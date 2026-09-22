--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6c594d07b74b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79a4ed4c3af4e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a78cf3b3eeb423b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bef0c5248564917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92adddabe0284421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a78cf3b3eeb423b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54474ecc4330477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bef0c5248564917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>131,225</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>133,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,310</x:t>
-[...168 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,900</x:t>
-[...36 lines deleted...]
-          <x:t>132,530</x:t>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>