--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79a4ed4c3af4e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889f87276bbb47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bef0c5248564917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ae9a66177e491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54474ecc4330477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bef0c5248564917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9aebbb5cf540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ae9a66177e491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>132,000</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,385</x:t>
-[...102 lines deleted...]
-          <x:t>126,665</x:t>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>128,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,090</x:t>
-[...139 lines deleted...]
-          <x:t>130,350</x:t>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>