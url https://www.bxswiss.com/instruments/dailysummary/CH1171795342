--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889f87276bbb47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4700f1e516464434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ae9a66177e491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R639f4ca604754a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9aebbb5cf540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ae9a66177e491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59881e7916144e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R639f4ca604754a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>126,665</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>128,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,090</x:t>
-[...146 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>128,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,905</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>