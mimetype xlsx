--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfffe829d914e4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299fbef48bfe438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea18c125e57e4486"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc0c28c8e2c4504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53084894c9394f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea18c125e57e4486" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85f5de4d46f44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc0c28c8e2c4504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>126,115</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,525</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>