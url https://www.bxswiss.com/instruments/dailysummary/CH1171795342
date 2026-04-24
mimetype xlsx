--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299fbef48bfe438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9b7cb8d744481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc0c28c8e2c4504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2297a8c90a484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85f5de4d46f44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc0c28c8e2c4504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660ed1ba297c462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2297a8c90a484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>126,475</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>123,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,695</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,530</x:t>
-[...458 lines deleted...]
-          <x:t>124,185</x:t>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>