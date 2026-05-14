--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9b7cb8d744481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1cdc7905824e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2297a8c90a484d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6857e19b654211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R660ed1ba297c462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2297a8c90a484d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab78d06f7944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6857e19b654211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>118,755</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>123,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>