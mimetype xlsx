--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1cdc7905824e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e6923f003422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd6857e19b654211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a2e4d535344b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab78d06f7944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd6857e19b654211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b9a479acf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a2e4d535344b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,635</x:t>
-[...53 lines deleted...]
-          <x:t>124,500</x:t>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,645</x:t>
-[...16 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>122,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>120,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,655</x:t>
-[...220 lines deleted...]
-          <x:t>121,755</x:t>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>