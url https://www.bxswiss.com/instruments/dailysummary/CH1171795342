--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8e6923f003422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0abb310a8974beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a2e4d535344b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae411e69a5d0464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b9a479acf4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a2e4d535344b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4611f07a5e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae411e69a5d0464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>122,260</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>118,965</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>