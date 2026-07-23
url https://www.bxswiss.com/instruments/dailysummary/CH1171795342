--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0abb310a8974beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88563ad1e4e4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae411e69a5d0464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc4253b99ef4eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d4611f07a5e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae411e69a5d0464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb392179c5c640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc4253b99ef4eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>