--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re88563ad1e4e4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a230b0f9ff4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbc4253b99ef4eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b0229136f741b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb392179c5c640a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbc4253b99ef4eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6559ab3d81dd4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b0229136f741b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>130,620</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,815</x:t>
-[...328 lines deleted...]
-          <x:t>130,240</x:t>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>