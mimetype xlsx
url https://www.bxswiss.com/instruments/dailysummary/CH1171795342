--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a230b0f9ff4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6c594d07b74b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b0229136f741b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a78cf3b3eeb423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6559ab3d81dd4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b0229136f741b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92adddabe0284421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a78cf3b3eeb423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on Nestlé, NOVARTIS SANDOZ GROUP BASKET, Roche, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>130,765</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,645</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>133,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,725</x:t>
-[...102 lines deleted...]
-          <x:t>131,225</x:t>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>132,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>