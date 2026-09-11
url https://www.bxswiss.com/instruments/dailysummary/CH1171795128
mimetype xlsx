--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3024011f2764954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd8fdc1211b4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a76e0b710e4874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92254ae0e5844f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c00c46e8a2421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a76e0b710e4874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d2b7eaecdd450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92254ae0e5844f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,240</x:t>
-[...31 lines deleted...]
-          <x:t>34,085</x:t>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>34,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,160</x:t>
-[...274 lines deleted...]
-          <x:t>34,370</x:t>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>