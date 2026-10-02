--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd8fdc1211b4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7651e1269f445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92254ae0e5844f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf571c5eab1c94fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86d2b7eaecdd450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92254ae0e5844f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad7d786554f4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf571c5eab1c94fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,295</x:t>
-[...11 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,543</x:t>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,425</x:t>
-[...399 lines deleted...]
-          <x:t>34,040</x:t>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,405</x:t>
-[...58 lines deleted...]
-          <x:t>34,055</x:t>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>33,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>