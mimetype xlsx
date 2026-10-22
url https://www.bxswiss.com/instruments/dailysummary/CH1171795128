--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7651e1269f445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0bc619483d4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf571c5eab1c94fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488fafdd83d94d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad7d786554f4f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf571c5eab1c94fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476e7721e50948fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488fafdd83d94d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>34,708</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>34,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>34,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>34,528</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,598</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>33,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>