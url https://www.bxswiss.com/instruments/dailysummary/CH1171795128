--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2384e08d8674240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431c5e999984449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd3c7cbf97f74b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d3ce37d6894027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ee3caf5c494d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd3c7cbf97f74b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdd06bc2e174638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d3ce37d6894027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,275</x:t>
-[...355 lines deleted...]
-          <x:t>31,695</x:t>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>32,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>32,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>