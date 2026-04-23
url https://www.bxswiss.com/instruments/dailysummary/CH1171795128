--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431c5e999984449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc5109a01a14163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d3ce37d6894027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a9f9958fe8441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdd06bc2e174638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d3ce37d6894027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053f4f3fc6a54636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a9f9958fe8441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>31,875</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,105</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>30,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>