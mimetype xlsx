--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc5109a01a14163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ebd7e15fdd455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a9f9958fe8441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd847178028a54605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053f4f3fc6a54636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a9f9958fe8441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1161e877142740df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd847178028a54605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>