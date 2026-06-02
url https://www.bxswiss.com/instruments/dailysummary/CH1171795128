--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ebd7e15fdd455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620fcbfedca64f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd847178028a54605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3295d84d6ee04747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1161e877142740df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd847178028a54605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596ca8d27a334d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3295d84d6ee04747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>31,975</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>20.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>32,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,025</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>32,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,683</x:t>
-[...36 lines deleted...]
-          <x:t>32,235</x:t>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>