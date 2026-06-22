--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620fcbfedca64f84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71585767d7046f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3295d84d6ee04747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccb04bc8e6445b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596ca8d27a334d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3295d84d6ee04747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380643ec39d0424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccb04bc8e6445b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>32,563</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>32,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,415</x:t>
-[...382 lines deleted...]
-          <x:t>32,350</x:t>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>