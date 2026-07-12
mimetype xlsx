--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71585767d7046f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807d772f24f74118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccb04bc8e6445b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5efd799e1749df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380643ec39d0424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccb04bc8e6445b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra295ab47de3141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5efd799e1749df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,573</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,608</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,495</x:t>
-[...129 lines deleted...]
-          <x:t>32,370</x:t>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,470</x:t>
-[...333 lines deleted...]
-          <x:t>32,778</x:t>
+          <x:t>32,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>