--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807d772f24f74118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45048692c067429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5efd799e1749df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf57582b97b04b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra295ab47de3141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5efd799e1749df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c013616ae3c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf57582b97b04b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,538</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,528</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>33,018</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>33,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,023</x:t>
-[...139 lines deleted...]
-          <x:t>32,568</x:t>
+          <x:t>33,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>