--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45048692c067429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3024011f2764954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf57582b97b04b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a76e0b710e4874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c013616ae3c46f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf57582b97b04b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c00c46e8a2421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a76e0b710e4874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on The Market Best Ideas Portfolio Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171795128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>32,508</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>32,633</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,613</x:t>
-[...16 lines deleted...]
-          <x:t>33,043</x:t>
+          <x:t>32,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,023</x:t>
-[...533 lines deleted...]
-        <x:is>
           <x:t>33,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>