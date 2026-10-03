--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29f75c2f5794486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f9918e7abe460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9910d42228864fcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8ecc9472de4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e11c43ae51435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9910d42228864fcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301e73ad16a74137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8ecc9472de4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>24,120</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>24,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,825</x:t>
-[...11 lines deleted...]
-          <x:t>23,785</x:t>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,545</x:t>
-[...26 lines deleted...]
-          <x:t>23,375</x:t>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>23,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,735</x:t>
-[...173 lines deleted...]
-          <x:t>23,675</x:t>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,500</x:t>
-[...26 lines deleted...]
-          <x:t>23,755</x:t>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>