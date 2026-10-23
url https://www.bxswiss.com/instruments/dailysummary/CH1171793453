--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f9918e7abe460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf971d162e89448ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8ecc9472de4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb8585150e44438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301e73ad16a74137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8ecc9472de4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841f2112a4544068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb8585150e44438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,925</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,735</x:t>
-[...173 lines deleted...]
-          <x:t>23,675</x:t>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,500</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>23,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,460</x:t>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,335</x:t>
-[...114 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,380</x:t>
-[...4 lines deleted...]
-          <x:t>22,800</x:t>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>23,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>