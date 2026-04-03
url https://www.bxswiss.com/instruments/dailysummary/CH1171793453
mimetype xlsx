--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7451385d52c94ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2dae27693f4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c572692b094537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffcf25164264f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f0e559108c466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c572692b094537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16041f4e7a463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffcf25164264f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>