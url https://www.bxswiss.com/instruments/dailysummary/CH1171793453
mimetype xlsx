--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2dae27693f4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9487d72ed82240ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ffcf25164264f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra007febf39f94268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16041f4e7a463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ffcf25164264f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763090c8a61f455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra007febf39f94268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,275</x:t>
-[...441 lines deleted...]
-          <x:t>20,425</x:t>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>