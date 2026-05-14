--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9487d72ed82240ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0352e950bd470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra007febf39f94268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2bb7f208df4940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763090c8a61f455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra007febf39f94268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1231b8b724204e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2bb7f208df4940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>21,160</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,075</x:t>
-[...301 lines deleted...]
-          <x:t>21,435</x:t>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>