--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0352e950bd470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4260cbaa883f4b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf2bb7f208df4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf19b9cdbfe045f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1231b8b724204e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf2bb7f208df4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137e6ca8cbd84696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf19b9cdbfe045f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>21,270</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,265</x:t>
-[...114 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,855</x:t>
-[...43 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,890</x:t>
-[...237 lines deleted...]
-          <x:t>21,540</x:t>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>21,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>