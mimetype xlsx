--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4260cbaa883f4b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2493af08bef24001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf19b9cdbfe045f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ed616f1a1d4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R137e6ca8cbd84696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf19b9cdbfe045f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc01b1db3b84d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ed616f1a1d4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>21,540</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>21,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,345</x:t>
-[...43 lines deleted...]
-          <x:t>21,940</x:t>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,875</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>22,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,125</x:t>
-[...53 lines deleted...]
-          <x:t>22,325</x:t>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>