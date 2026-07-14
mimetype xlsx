--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2493af08bef24001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5f9d24dee74ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ed616f1a1d4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4db591fa7446ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc01b1db3b84d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ed616f1a1d4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree47967ae82d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4db591fa7446ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>