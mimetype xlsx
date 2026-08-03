--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd5f9d24dee74ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9a5491989f413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4db591fa7446ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e9bd44bd5943c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree47967ae82d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4db591fa7446ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b33216f4fdb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e9bd44bd5943c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>22,670</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,670</x:t>
-[...107 lines deleted...]
-          <x:t>22,785</x:t>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,925</x:t>
+          <x:t>23,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,915</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,255</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>23,070</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>23,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>