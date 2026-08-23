--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c9a5491989f413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e20ced296f14f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e9bd44bd5943c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re451a51596754ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b33216f4fdb4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e9bd44bd5943c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc72d4bed0f74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re451a51596754ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>23,430</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>23,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>