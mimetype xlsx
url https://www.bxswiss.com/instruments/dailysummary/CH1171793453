--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e20ced296f14f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29f75c2f5794486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re451a51596754ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9910d42228864fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc72d4bed0f74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re451a51596754ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e11c43ae51435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9910d42228864fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on GGX Sustainable Dynamic Leaders Europe Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171793453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>23,300</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,135</x:t>
-[...188 lines deleted...]
-          <x:t>23,670</x:t>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>23,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,755</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>23,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>