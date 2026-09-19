--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593d42860bba49fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a63627388746c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5809f8857f6243ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re196273f559e4e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec34c3649c24d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5809f8857f6243ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3a03ebbcdd46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re196273f559e4e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>36,400</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,360</x:t>
-[...301 lines deleted...]
-          <x:t>36,065</x:t>
+          <x:t>36,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>36,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>36,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>