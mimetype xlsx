--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a63627388746c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f10c83ea40e4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re196273f559e4e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7823d5ba3f9a40d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b3a03ebbcdd46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re196273f559e4e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c21eda40354a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7823d5ba3f9a40d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>36,185</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>36,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,160</x:t>
-[...97 lines deleted...]
-          <x:t>35,875</x:t>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>34,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>35,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>