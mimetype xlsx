--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f10c83ea40e4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053d7ea79c634787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7823d5ba3f9a40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfee58c0c58a4d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7c21eda40354a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7823d5ba3f9a40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4477119294bd41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfee58c0c58a4d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,050</x:t>
-[...43 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,875</x:t>
-[...576 lines deleted...]
-          <x:t>34,825</x:t>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>