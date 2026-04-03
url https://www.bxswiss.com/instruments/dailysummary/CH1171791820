--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7983338083514784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3baff916f44d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd802a2d8264420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ec2d0e79d44848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c24143b553742be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd802a2d8264420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c0bcfacbbb43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ec2d0e79d44848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>34,920</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,975</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>