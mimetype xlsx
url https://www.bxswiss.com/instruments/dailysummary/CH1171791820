--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd3baff916f44d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f83d9a30e84079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ec2d0e79d44848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4751b6f6d92e479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68c0bcfacbbb43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ec2d0e79d44848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8297278a7d464983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4751b6f6d92e479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>34,025</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>34,455</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,915</x:t>
-[...539 lines deleted...]
-          <x:t>33,265</x:t>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>