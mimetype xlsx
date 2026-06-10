--- v6 (2026-04-26)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f83d9a30e84079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c420081dcc844cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4751b6f6d92e479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c701eac18564550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8297278a7d464983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4751b6f6d92e479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea19d2f4f74c4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c701eac18564550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>33,325</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,840</x:t>
-[...11 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,170</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,750</x:t>
-[...161 lines deleted...]
-          <x:t>34,220</x:t>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,290</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>33,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>