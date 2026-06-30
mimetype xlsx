--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c420081dcc844cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2f92bc3b51404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c701eac18564550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9b40bdc3064afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea19d2f4f74c4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c701eac18564550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df13344ce1c477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9b40bdc3064afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>33,600</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,545</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>34,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,730</x:t>
-[...198 lines deleted...]
-          <x:t>34,290</x:t>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>