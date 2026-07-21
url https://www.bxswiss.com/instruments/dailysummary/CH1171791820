--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2f92bc3b51404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a697fac6c7f4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a9b40bdc3064afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a83cb739a440d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df13344ce1c477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a9b40bdc3064afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336eeea7fbad459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a83cb739a440d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>35,140</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,090</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>35,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,575</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>