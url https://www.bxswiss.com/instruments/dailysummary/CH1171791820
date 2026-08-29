--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a697fac6c7f4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593d42860bba49fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a83cb739a440d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5809f8857f6243ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336eeea7fbad459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a83cb739a440d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec34c3649c24d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5809f8857f6243ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on FuW Swiss 50 Index NTR (FUW50)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1171791820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>35,820</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,670</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>36,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,435</x:t>
-[...252 lines deleted...]
-          <x:t>35,970</x:t>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>