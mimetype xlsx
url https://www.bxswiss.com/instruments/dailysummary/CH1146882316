--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759ca419c9744bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e221105bc434435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0401d136ad7a4edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ce9ab9cabf4677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2ec9ebcf4d44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0401d136ad7a4edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b8907bb0f84e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ce9ab9cabf4677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>0,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,752</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>