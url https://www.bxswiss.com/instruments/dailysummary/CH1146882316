--- v16 (2026-10-03)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e221105bc434435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redae03dd899f41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ce9ab9cabf4677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c33d8cf86b34a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b8907bb0f84e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ce9ab9cabf4677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R417e3473e65e4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c33d8cf86b34a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>