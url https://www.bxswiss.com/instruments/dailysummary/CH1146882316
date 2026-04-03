--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396f13b5f36945d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aefb8704fb843b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03791c7efeba4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76540d16593246d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8db6bf055f4fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03791c7efeba4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c83cd606ecc4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76540d16593246d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>11.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,707</x:t>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,684</x:t>
-[...151 lines deleted...]
-          <x:t>0,702</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,678</x:t>
-[...372 lines deleted...]
-          <x:t>0,653</x:t>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>