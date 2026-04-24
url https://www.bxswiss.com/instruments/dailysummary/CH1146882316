--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aefb8704fb843b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a99c19a496482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76540d16593246d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe15a0412f04b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c83cd606ecc4225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76540d16593246d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0636c448f10a4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe15a0412f04b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,681</x:t>
+          <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...97 lines deleted...]
-          <x:t>0,652</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,647</x:t>
-[...43 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>