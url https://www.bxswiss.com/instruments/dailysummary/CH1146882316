--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a99c19a496482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716dcb0930f14331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe15a0412f04b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcf586d129d4733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0636c448f10a4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe15a0412f04b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f937559c0164efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcf586d129d4733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,860</x:t>
-[...21 lines deleted...]
-          <x:t>0,884</x:t>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,882</x:t>
-[...26 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>0,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>