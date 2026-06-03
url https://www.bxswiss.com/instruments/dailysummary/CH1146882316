--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716dcb0930f14331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464f15c09c8c4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcf586d129d4733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306b6a72b7af4ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f937559c0164efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcf586d129d4733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ffdad0e2374936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306b6a72b7af4ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,888</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
-[...279 lines deleted...]
-          <x:t>0,906</x:t>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>