--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R464f15c09c8c4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5795f84ecb14cbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306b6a72b7af4ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ceb56a9e88543dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78ffdad0e2374936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306b6a72b7af4ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093d976d4c464309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ceb56a9e88543dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,896</x:t>
-[...549 lines deleted...]
-          <x:t>0,898</x:t>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>