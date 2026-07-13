--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5795f84ecb14cbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e1bb3d09b54d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ceb56a9e88543dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661a189c0434773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093d976d4c464309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ceb56a9e88543dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e716e42780424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661a189c0434773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,734</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,698</x:t>
-[...48 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...16 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>0,721</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>