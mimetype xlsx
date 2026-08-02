--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e1bb3d09b54d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fa4439f61b4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re661a189c0434773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a82224ee4a642eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e716e42780424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re661a189c0434773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd830e33e26f04287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a82224ee4a642eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,720</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>08.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,681</x:t>
-[...4 lines deleted...]
-          <x:t>0,662</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,694</x:t>
-[...9 lines deleted...]
-          <x:t>0,679</x:t>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>