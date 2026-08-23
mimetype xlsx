--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fa4439f61b4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c54ef226f14ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a82224ee4a642eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc1efe99e1c4844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd830e33e26f04287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a82224ee4a642eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0291003c1b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc1efe99e1c4844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,690</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,688</x:t>
-[...26 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,662</x:t>
-[...26 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,626</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>