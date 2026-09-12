--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c54ef226f14ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759ca419c9744bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc1efe99e1c4844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0401d136ad7a4edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0291003c1b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc1efe99e1c4844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2ec9ebcf4d44fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0401d136ad7a4edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Algorand ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,672</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,664</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,742</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>