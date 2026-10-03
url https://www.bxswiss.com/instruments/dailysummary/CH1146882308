--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41449ab560e24c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff25725f6cfc4328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9488370f5ba3496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2ad5502f324281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1332e63b46b4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9488370f5ba3496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d847848a204e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2ad5502f324281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>