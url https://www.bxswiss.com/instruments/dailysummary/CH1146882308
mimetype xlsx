--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff25725f6cfc4328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a381ecc10004944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2ad5502f324281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfea02f218a034e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d847848a204e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2ad5502f324281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903e87c5b10f41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfea02f218a034e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,037</x:t>
-[...549 lines deleted...]
-          <x:t>40,220</x:t>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>