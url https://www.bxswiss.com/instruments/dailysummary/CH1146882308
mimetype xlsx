--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57039e5776be412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4d77e0b3f4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55653e07553c4eb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87236f1769f4255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0fdea1c86f541ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55653e07553c4eb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77226dfd2cc4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87236f1769f4255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>