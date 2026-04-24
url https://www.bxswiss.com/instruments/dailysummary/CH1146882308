--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4d77e0b3f4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb40b974b9940eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87236f1769f4255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d3a773b29e4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77226dfd2cc4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87236f1769f4255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3791f7b92ea34258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d3a773b29e4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>38,865</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>37,055</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>