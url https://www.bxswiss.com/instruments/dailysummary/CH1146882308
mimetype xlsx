--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb40b974b9940eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4daede86c66b4f90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d3a773b29e4efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa18095a1c7146cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3791f7b92ea34258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d3a773b29e4efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9158c119fb4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa18095a1c7146cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>