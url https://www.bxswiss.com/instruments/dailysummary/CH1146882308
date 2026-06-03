--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4daede86c66b4f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711eec76acc746f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa18095a1c7146cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1aaf20f20741a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9158c119fb4890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa18095a1c7146cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e3afaab37d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1aaf20f20741a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>37,825</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,759</x:t>
-[...571 lines deleted...]
-          <x:t>39,253</x:t>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>