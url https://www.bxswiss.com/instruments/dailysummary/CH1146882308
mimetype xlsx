--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711eec76acc746f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27bd0d722734e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd1aaf20f20741a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b5959d95f74905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e3afaab37d4cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd1aaf20f20741a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8896b1808c4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b5959d95f74905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>