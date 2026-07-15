--- v11 (2026-06-23)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27bd0d722734e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a4e4b2d4e74211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b5959d95f74905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2787380a3ff46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8896b1808c4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b5959d95f74905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df3f7a50094afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2787380a3ff46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,807</x:t>
-[...225 lines deleted...]
-          <x:t>34,903</x:t>
+          <x:t>34,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>