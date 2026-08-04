--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a4e4b2d4e74211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fc00eb9b1d44de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2787380a3ff46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625a0beafc9452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8df3f7a50094afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2787380a3ff46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411fa8f5145642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625a0beafc9452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>