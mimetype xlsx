--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fc00eb9b1d44de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806091f47a6748c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625a0beafc9452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c771e0b705f4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411fa8f5145642fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625a0beafc9452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea896b1a3bc4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c771e0b705f4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>