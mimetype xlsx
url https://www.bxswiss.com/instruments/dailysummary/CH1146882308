--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806091f47a6748c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41449ab560e24c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c771e0b705f4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9488370f5ba3496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea896b1a3bc4bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c771e0b705f4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1332e63b46b4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9488370f5ba3496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Bytetree BOLD ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1146882308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>