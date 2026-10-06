--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76809cd016024d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b314769bc24c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9c897042f142eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada43a2924fd43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d59ecfde6449ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9c897042f142eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fa94fb9a1b4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada43a2924fd43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,189</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>20,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,854</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>