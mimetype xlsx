--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b314769bc24c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638762fce3494b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada43a2924fd43da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf9cc1ec45144f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8fa94fb9a1b4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada43a2924fd43da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40745ae5eda04ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf9cc1ec45144f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>