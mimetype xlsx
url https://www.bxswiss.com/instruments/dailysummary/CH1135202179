--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd65af5f46df4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d7d500398e4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65daf476f0954793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66407e7d25ca46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be0d2369e2a4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65daf476f0954793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a30b14b4914d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66407e7d25ca46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,188</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...632 lines deleted...]
-          <x:t>18,358</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>