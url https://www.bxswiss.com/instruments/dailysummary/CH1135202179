--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d7d500398e4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360b6e80664d4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66407e7d25ca46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c4a122184d4b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a30b14b4914d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66407e7d25ca46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9678729dbb0a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c4a122184d4b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>18,841</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>17,376</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>