--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R360b6e80664d4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d50f0ab3c14472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c4a122184d4b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67e32371e134520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9678729dbb0a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c4a122184d4b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef3c8073b1f469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67e32371e134520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>18,141</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,110</x:t>
-[...247 lines deleted...]
-          <x:t>19,670</x:t>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>