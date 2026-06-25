--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d50f0ab3c14472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2de858d305942ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67e32371e134520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra313376d241149d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef3c8073b1f469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67e32371e134520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d850541b434ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra313376d241149d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>