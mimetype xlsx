--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2de858d305942ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e40932cb7f747d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra313376d241149d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7edc10d1334879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46d850541b434ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra313376d241149d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb7d50754db4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7edc10d1334879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,289</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>