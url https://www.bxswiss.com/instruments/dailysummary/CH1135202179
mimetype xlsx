--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e40932cb7f747d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de5e1d1c5fb4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7edc10d1334879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b9440f54c94866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb7d50754db4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7edc10d1334879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0da14cf06064ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b9440f54c94866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>16,174</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,634</x:t>
-[...151 lines deleted...]
-          <x:t>16,686</x:t>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,431</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>16,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,392</x:t>
-[...144 lines deleted...]
-          <x:t>15,554</x:t>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>