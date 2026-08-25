--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de5e1d1c5fb4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1164bf5ae1b641c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b9440f54c94866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84eefb759fb84215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0da14cf06064ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b9440f54c94866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b78607c5844907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84eefb759fb84215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>16,520</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,515</x:t>
-[...463 lines deleted...]
-          <x:t>16,660</x:t>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>