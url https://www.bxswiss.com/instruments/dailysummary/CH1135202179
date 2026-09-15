--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1164bf5ae1b641c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76809cd016024d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84eefb759fb84215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9c897042f142eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b78607c5844907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84eefb759fb84215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d59ecfde6449ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9c897042f142eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket 10  Core ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>16,400</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,749</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,990</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>