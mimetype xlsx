--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31bd73edf86496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff1b016a684855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eab6b8e1c494c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b2cf9fa20e4f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c749f84e84d4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eab6b8e1c494c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089087939b2c4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b2cf9fa20e4f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>19,930</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>20,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>