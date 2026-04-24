--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dff1b016a684855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5e8183039049cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b2cf9fa20e4f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580603eb7c5c4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089087939b2c4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b2cf9fa20e4f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c616137a184816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580603eb7c5c4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>18,750</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,700</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>20,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,585</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>