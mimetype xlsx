--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5e8183039049cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a9ac8ddff44928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580603eb7c5c4ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01a1e72bdf34526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c616137a184816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580603eb7c5c4ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f272e515f94c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01a1e72bdf34526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>20,702</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,585</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>20,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,735</x:t>
-[...43 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,527</x:t>
-[...36 lines deleted...]
-          <x:t>21,027</x:t>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>