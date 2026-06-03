--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a9ac8ddff44928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600bbef082534366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra01a1e72bdf34526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b763ceb02c45af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2f272e515f94c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra01a1e72bdf34526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68babb0c562e4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b763ceb02c45af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,527</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>21,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,746</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>