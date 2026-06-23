--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600bbef082534366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dca1cdf41b4e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39b763ceb02c45af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883fad1cfbf94cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68babb0c562e4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39b763ceb02c45af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f10683b8584d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883fad1cfbf94cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>