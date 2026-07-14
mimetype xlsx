--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dca1cdf41b4e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda17ed1704954436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883fad1cfbf94cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d80b9aaae294d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f10683b8584d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883fad1cfbf94cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a2189a41db4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d80b9aaae294d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>17,026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>17,974</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,992</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>17,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>