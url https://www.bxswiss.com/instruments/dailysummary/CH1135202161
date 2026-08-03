--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda17ed1704954436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc373b9d3d84c411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d80b9aaae294d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189c0ec61dc0462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a2189a41db4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d80b9aaae294d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba8f7e70fb6413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189c0ec61dc0462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,442</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,417</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,575</x:t>
-[...522 lines deleted...]
-          <x:t>17,726</x:t>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>