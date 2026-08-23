--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc373b9d3d84c411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6e8225c2dd4334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189c0ec61dc0462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e5b7306e594eee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba8f7e70fb6413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189c0ec61dc0462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e72a39ee1a48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e5b7306e594eee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,552</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,536</x:t>
-[...134 lines deleted...]
-          <x:t>17,794</x:t>
+          <x:t>17,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,216</x:t>
-[...36 lines deleted...]
-          <x:t>17,619</x:t>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>