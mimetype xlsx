--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6e8225c2dd4334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbb6fc9e3844ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e5b7306e594eee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d52e6f45504cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e72a39ee1a48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e5b7306e594eee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004d55a126d54888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d52e6f45504cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,216</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,606</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>