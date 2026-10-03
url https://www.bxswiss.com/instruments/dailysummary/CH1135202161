--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbbb6fc9e3844ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc691fb72b354475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d52e6f45504cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcdbbbbfcb74ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R004d55a126d54888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d52e6f45504cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d5b3ba9754177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcdbbbbfcb74ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,423</x:t>
-[...279 lines deleted...]
-          <x:t>23,607</x:t>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>