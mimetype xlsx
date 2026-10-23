--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc691fb72b354475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1c267e077b4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcdbbbbfcb74ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e434096c3747d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d5b3ba9754177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcdbbbbfcb74ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c1c60cb284459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e434096c3747d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Basket Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>