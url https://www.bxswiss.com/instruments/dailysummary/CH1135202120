--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94a98020d694bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2cf9986ab945b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb62a598e5da41d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4af75bcf225457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97634fb9968145d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb62a598e5da41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee13d7300034137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4af75bcf225457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,456</x:t>
-[...603 lines deleted...]
-          <x:t>13,430</x:t>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>