--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2cf9986ab945b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97436f89c94f4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4af75bcf225457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebe5a0296a543df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee13d7300034137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4af75bcf225457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ac3c087faf4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebe5a0296a543df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>