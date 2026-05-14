--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97436f89c94f4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a7bd382eda4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebe5a0296a543df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bbf3865ec14d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ac3c087faf4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebe5a0296a543df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5104a597684d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bbf3865ec14d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>11,131</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,890</x:t>
-[...48 lines deleted...]
-          <x:t>11,379</x:t>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,976</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>11,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>