--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a7bd382eda4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a6cb6182134c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bbf3865ec14d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af5a5c0fade4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5104a597684d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bbf3865ec14d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd343deded84abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af5a5c0fade4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,989</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,842</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>