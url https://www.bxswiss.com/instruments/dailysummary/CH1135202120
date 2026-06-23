--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a6cb6182134c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba56f060e36449a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af5a5c0fade4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9890cfb3bf4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd343deded84abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af5a5c0fade4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040a867375444f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9890cfb3bf4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>