--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba56f060e36449a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40928002a124ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc9890cfb3bf4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfb6913002e450e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040a867375444f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc9890cfb3bf4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ea4550057342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfb6913002e450e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,516</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>8,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>