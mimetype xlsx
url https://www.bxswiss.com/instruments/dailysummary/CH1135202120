--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re40928002a124ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d52290354472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfb6913002e450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb215661c364865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ea4550057342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfb6913002e450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a40245252f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb215661c364865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>