--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d52290354472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64038894ffac42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb215661c364865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ecb225cc124bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a40245252f4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb215661c364865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff36cf823d1472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ecb225cc124bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,814</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,787</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>11,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>