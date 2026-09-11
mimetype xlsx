--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64038894ffac42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7393e82494b54d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ecb225cc124bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e9d3e6121940af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff36cf823d1472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ecb225cc124bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778c69f446ff46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e9d3e6121940af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>10,373</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>10,486</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,421</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>11,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,282</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>