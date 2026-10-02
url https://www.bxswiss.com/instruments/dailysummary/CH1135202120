--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7393e82494b54d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c8e60633c24c25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e9d3e6121940af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb92982f833f431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778c69f446ff46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e9d3e6121940af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193dd0d3fd3d4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb92982f833f431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>16,802</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,928</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>14,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,676</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>