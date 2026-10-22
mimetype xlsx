--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c8e60633c24c25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b43426f45e641c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb92982f833f431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d2d2f23c6a479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193dd0d3fd3d4833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb92982f833f431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca937f9a57943d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d2d2f23c6a479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Aave ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>