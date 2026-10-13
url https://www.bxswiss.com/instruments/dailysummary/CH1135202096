--- v12 (2026-09-06)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfc37d00d334dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36633626387b4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57909a72d7124b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c30a179da124705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e9f762ad444e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57909a72d7124b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a761583be1b4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c30a179da124705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>9,510</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>