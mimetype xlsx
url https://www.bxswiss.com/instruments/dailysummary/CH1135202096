--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36633626387b4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8b82e929324ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c30a179da124705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b3192f80754ab5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a761583be1b4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c30a179da124705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfa940d10b444e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b3192f80754ab5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>12,925</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,749</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>