--- v4 (2026-03-14)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b280daf71041b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8febb8e6ea524e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc94b425179d4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23eba34903746e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43918f7a371f470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc94b425179d4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed3d3e8ced1412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23eba34903746e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,374</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>6,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>