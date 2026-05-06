--- v5 (2026-04-15)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8febb8e6ea524e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc667de33a34981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23eba34903746e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf80c963c2646c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed3d3e8ced1412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23eba34903746e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9e360a056e49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf80c963c2646c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>5,391</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>4,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>