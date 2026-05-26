--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc667de33a34981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0b4d91b0674eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bf80c963c2646c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0620211507b44a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9e360a056e49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bf80c963c2646c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0d5d2d39464335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0620211507b44a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,823</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>5,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,148</x:t>
-[...220 lines deleted...]
-          <x:t>5,157</x:t>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>