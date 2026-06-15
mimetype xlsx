--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0b4d91b0674eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142011fe0042454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0620211507b44a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22db488e31b4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0d5d2d39464335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0620211507b44a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb90ce39b3d4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22db488e31b4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>4,877</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,846</x:t>
-[...409 lines deleted...]
-          <x:t>5,506</x:t>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>