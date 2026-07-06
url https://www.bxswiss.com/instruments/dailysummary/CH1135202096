--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142011fe0042454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra741a246a6b6403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22db488e31b4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda81c5b26d94fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb90ce39b3d4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22db488e31b4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc2fcbbd7de4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda81c5b26d94fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...178 lines deleted...]
-          <x:t>5,167</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,991</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>3,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>