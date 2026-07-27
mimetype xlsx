--- v9 (2026-07-06)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra741a246a6b6403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf30d6909d2a42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcda81c5b26d94fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dd554e62514daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc2fcbbd7de4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcda81c5b26d94fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b59b2d71ba46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dd554e62514daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,488</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,019</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>