--- v10 (2026-07-27)
+++ v11 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf30d6909d2a42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c98cbf3ef44a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dd554e62514daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e656938a3d744f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b59b2d71ba46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dd554e62514daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf9ab4b1ca54f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e656938a3d744f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>5,448</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,407</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>5,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,390</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>