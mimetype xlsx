--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c98cbf3ef44a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfc37d00d334dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e656938a3d744f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57909a72d7124b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf9ab4b1ca54f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e656938a3d744f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e9f762ad444e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57909a72d7124b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Uniswap ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>5,774</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,961</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>