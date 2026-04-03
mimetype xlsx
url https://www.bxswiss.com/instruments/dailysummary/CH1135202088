--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e3623a43944efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1e60d9ed424fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e03bc407034169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3053db8bd8a4b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d3a4b4031a4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e03bc407034169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e5f98788344792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3053db8bd8a4b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,319</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...16 lines deleted...]
-          <x:t>1,296</x:t>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>