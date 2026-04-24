--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1e60d9ed424fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894949717ee24e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3053db8bd8a4b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2c08945d934853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e5f98788344792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3053db8bd8a4b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4759acec2b4e453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2c08945d934853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,329</x:t>
-[...53 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,340</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>1,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>