--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894949717ee24e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e3ab1f3e0a4a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2c08945d934853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb174cf5b37482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4759acec2b4e453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2c08945d934853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6764ae0087ba4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb174cf5b37482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,350</x:t>
-[...544 lines deleted...]
-          <x:t>1,340</x:t>
+          <x:t>1,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>