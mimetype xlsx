--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e3ab1f3e0a4a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f360fa3b0624f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb174cf5b37482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ce3f05369d466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6764ae0087ba4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb174cf5b37482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0660ee35b20540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ce3f05369d466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,300</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,353</x:t>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,381</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>