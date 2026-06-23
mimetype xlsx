--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f360fa3b0624f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7a275dc2b40d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ce3f05369d466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffcf14a9ef74dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0660ee35b20540a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ce3f05369d466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa769807caa4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffcf14a9ef74dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,342</x:t>
-[...227 lines deleted...]
-          <x:t>1,308</x:t>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,291</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>