--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a7a275dc2b40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047f5c79b8024b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffcf14a9ef74dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410ad128e05b4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa769807caa4c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffcf14a9ef74dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66497de68f5d461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410ad128e05b4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,998</x:t>
-[...16 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,947</x:t>
-[...26 lines deleted...]
-          <x:t>0,934</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,946</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>