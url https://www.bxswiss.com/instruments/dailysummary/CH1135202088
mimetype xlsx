--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047f5c79b8024b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb24bfb2e3444ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410ad128e05b4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971c5ce9602a4a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66497de68f5d461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410ad128e05b4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66b7c37176d4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971c5ce9602a4a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,971</x:t>
-[...556 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
-[...9 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>