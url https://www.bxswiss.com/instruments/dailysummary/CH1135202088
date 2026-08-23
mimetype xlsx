--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb24bfb2e3444ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b17e39c14854ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R971c5ce9602a4a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbce9e1dd684458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd66b7c37176d4c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R971c5ce9602a4a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fdd104c7924697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbce9e1dd684458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,005</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,978</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...38 lines deleted...]
-          <x:t>0,939</x:t>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,929</x:t>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,938</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,993</x:t>
-[...431 lines deleted...]
-          <x:t>0,944</x:t>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>