--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b17e39c14854ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a86a541da142a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fbce9e1dd684458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f2eb58ad54b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77fdd104c7924697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fbce9e1dd684458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb96751479c4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f2eb58ad54b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,940</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>