--- v14 (2026-09-12)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a86a541da142a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebc0205742b4650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877f2eb58ad54b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8fd31466ba4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb96751479c4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877f2eb58ad54b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb7b9ef735545a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8fd31466ba4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Avalanche Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1135202088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>