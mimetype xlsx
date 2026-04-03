--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e14e4d4c4c34b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb33405efa6945c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9a1851f3ff4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09acdfa640ee4794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506af83107464f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9a1851f3ff4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3802407c384f4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09acdfa640ee4794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,138</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,411</x:t>
-[...107 lines deleted...]
-          <x:t>9,726</x:t>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>9,624</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>