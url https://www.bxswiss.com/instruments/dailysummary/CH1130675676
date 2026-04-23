--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb33405efa6945c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b1d91a11154258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09acdfa640ee4794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436ebafdec4d46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3802407c384f4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09acdfa640ee4794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18ec9b16edd4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436ebafdec4d46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,726</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>8,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>9,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,466</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,361</x:t>
-[...80 lines deleted...]
-          <x:t>8,881</x:t>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>