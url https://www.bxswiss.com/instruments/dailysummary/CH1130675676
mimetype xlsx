--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b1d91a11154258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a6d33306f245b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436ebafdec4d46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f031aa8607f470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18ec9b16edd4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436ebafdec4d46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992abd9a8d8b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f031aa8607f470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,488</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,549</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>9,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>