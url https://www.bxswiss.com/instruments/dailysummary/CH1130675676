--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a6d33306f245b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a102c83ac4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f031aa8607f470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f5e499404b4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992abd9a8d8b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f031aa8607f470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab08512dd9b4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f5e499404b4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...355 lines deleted...]
-          <x:t>9,351</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,215</x:t>
-[...220 lines deleted...]
-          <x:t>9,803</x:t>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>