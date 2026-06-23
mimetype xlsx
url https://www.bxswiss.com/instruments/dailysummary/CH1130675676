--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1a102c83ac4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d9b70b9c2b4e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f5e499404b4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4190cee837944b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab08512dd9b4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f5e499404b4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19433817f484b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4190cee837944b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>