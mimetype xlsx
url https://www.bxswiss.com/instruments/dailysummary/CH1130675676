--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d9b70b9c2b4e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e819f6f6ce846e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4190cee837944b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fbb85b0f6d4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19433817f484b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4190cee837944b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8083120172454597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fbb85b0f6d4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>8,698</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,749</x:t>
-[...90 lines deleted...]
-          <x:t>8,701</x:t>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>