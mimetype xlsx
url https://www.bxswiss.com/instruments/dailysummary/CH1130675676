--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e819f6f6ce846e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d89fa180b11443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5fbb85b0f6d4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02e0cc80a7948a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8083120172454597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5fbb85b0f6d4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c91a5ba04ac49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02e0cc80a7948a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,191</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,749</x:t>
-[...97 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>8,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,405</x:t>
-[...161 lines deleted...]
-          <x:t>8,555</x:t>
+          <x:t>8,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>