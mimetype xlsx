--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d89fa180b11443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edb47dd5d664a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf02e0cc80a7948a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf0c66a0f5f482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c91a5ba04ac49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf02e0cc80a7948a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24fb33b802d46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf0c66a0f5f482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,496</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,405</x:t>
-[...87 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,508</x:t>
-[...468 lines deleted...]
-          <x:t>8,251</x:t>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>