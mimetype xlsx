--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edb47dd5d664a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b2d74150e54a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf0c66a0f5f482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00457c2c6514ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24fb33b802d46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf0c66a0f5f482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd9bebf255f4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00457c2c6514ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,418</x:t>
-[...4 lines deleted...]
-          <x:t>8,335</x:t>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>8,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,326</x:t>
-[...38 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,498</x:t>
-[...70 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,420</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>8,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,949</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>