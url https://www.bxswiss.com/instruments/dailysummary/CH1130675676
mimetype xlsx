--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b2d74150e54a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c12b3e221d845d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00457c2c6514ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a543abd4454bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd9bebf255f4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00457c2c6514ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36aa3cc2143c4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a543abd4454bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>10,686</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,666</x:t>
-[...377 lines deleted...]
-          <x:t>10,739</x:t>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>