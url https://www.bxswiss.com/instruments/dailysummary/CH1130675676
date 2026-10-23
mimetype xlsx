--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c12b3e221d845d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa00555393046ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a543abd4454bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R192d40017bd3412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36aa3cc2143c4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a543abd4454bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffb87ce5f0f48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R192d40017bd3412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Crypto Mid-Cap Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1130675676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,302</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,619</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>11,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,138</x:t>
-[...269 lines deleted...]
-          <x:t>11,818</x:t>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>