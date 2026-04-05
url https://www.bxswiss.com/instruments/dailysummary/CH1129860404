--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0f6f4de27146da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e4e1a4eaa46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b754d8ce224ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37a67154d724af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52eaff9c0ba94c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b754d8ce224ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6812821ba23434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37a67154d724af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>