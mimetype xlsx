--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R995e4e1a4eaa46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222cf005907a4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37a67154d724af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f7e3c9a27a490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6812821ba23434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37a67154d724af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf7ca8daca749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f7e3c9a27a490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>