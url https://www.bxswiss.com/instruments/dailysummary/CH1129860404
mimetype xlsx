--- v7 (2026-06-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R222cf005907a4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81c888e45e2477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f7e3c9a27a490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd93ec71c5148b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf7ca8daca749d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f7e3c9a27a490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1384191c6f0a4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd93ec71c5148b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>