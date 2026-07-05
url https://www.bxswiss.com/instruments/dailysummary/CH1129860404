--- v8 (2026-06-09)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra81c888e45e2477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212a2698a77d435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd93ec71c5148b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ae673e4f7f4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1384191c6f0a4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd93ec71c5148b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d438f2f28345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ae673e4f7f4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>