--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212a2698a77d435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db41b4c8da24144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ae673e4f7f4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e8ec642fff4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d438f2f28345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ae673e4f7f4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88168480a4d7403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e8ec642fff4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>