--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db41b4c8da24144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24355ed1ffa49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e8ec642fff4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a173075ed34ec1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88168480a4d7403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e8ec642fff4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9dcf21a8940458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a173075ed34ec1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,120</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>