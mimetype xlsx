--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24355ed1ffa49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bbc6ecec294f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a173075ed34ec1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff14a18cab4649b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9dcf21a8940458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a173075ed34ec1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf007f626d9414625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff14a18cab4649b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on ApeCoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>