--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa68f239363a40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfa49156d4a4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12932fafc044b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f26c1e526af4e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7596721f71496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12932fafc044b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c0a563edb24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f26c1e526af4e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,735</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...343 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>