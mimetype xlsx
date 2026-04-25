--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfa49156d4a4df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd236741c99af40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f26c1e526af4e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433b05b69e4748a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c0a563edb24aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f26c1e526af4e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47141dbe88949cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433b05b69e4748a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>