--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd236741c99af40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84443e4763e1424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R433b05b69e4748a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645b3afdc604cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re47141dbe88949cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R433b05b69e4748a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72115e20cbb94921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645b3afdc604cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>09.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,705</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,705</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>