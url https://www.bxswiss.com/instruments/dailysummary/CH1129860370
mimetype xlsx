--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84443e4763e1424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec84c9d537c4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3645b3afdc604cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d1943a4e83405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72115e20cbb94921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3645b3afdc604cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5618f16f0ff64bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d1943a4e83405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...33 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>04.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>