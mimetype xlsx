--- v9 (2026-06-05)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec84c9d537c4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90959e197cb48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d1943a4e83405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ad7881b1524def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5618f16f0ff64bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d1943a4e83405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df56f9e2fb14397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ad7881b1524def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...404 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,655</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>