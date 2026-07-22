--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90959e197cb48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d8fd7db07d4470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ad7881b1524def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6946ebd237db4894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df56f9e2fb14397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ad7881b1524def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5c0c20e6044d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6946ebd237db4894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...60 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...291 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>