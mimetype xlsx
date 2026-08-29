--- v11 (2026-07-22)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d8fd7db07d4470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccf36eff9054d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6946ebd237db4894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1902b0203f34f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5c0c20e6044d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6946ebd237db4894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2fc0d17a544a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1902b0203f34f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Decentraland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129860370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,585</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>