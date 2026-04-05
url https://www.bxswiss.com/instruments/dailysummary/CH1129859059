--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0158decedc944bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c70c962820a4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a79b9cb3024415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33525fcd5a7841ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107eaacabdc549e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a79b9cb3024415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf478c33f3564505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33525fcd5a7841ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,355</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>1,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...43 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,130</x:t>
-[...6 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...9 lines deleted...]
-          <x:t>1,160</x:t>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>