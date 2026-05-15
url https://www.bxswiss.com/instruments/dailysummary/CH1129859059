--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c70c962820a4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e75479617c481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33525fcd5a7841ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29885e788b15491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf478c33f3564505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33525fcd5a7841ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0880648373461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29885e788b15491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,130</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,210</x:t>
-[...301 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>