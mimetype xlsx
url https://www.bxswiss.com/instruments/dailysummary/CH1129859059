--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e75479617c481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51864c283cde426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29885e788b15491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631a9db1eefd4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0880648373461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29885e788b15491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f3adb98c8f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631a9db1eefd4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,090</x:t>
-[...65 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...6 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>1,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>