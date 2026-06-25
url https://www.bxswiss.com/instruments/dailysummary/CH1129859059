--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51864c283cde426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf265f5d3f6bd4e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631a9db1eefd4566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f68986ca994190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f3adb98c8f488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631a9db1eefd4566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bdf042b38f44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f68986ca994190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,255</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,160</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>