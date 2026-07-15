--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf265f5d3f6bd4e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f52f8d1ee9f4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f68986ca994190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e82fd071f8d4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3bdf042b38f44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f68986ca994190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda27c172300841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e82fd071f8d4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>0,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,960</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,960</x:t>
-[...112 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>