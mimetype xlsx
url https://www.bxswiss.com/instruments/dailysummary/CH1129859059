--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f52f8d1ee9f4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49284757ff554d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e82fd071f8d4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb4bf3f3634443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda27c172300841d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e82fd071f8d4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60339ea7dff34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb4bf3f3634443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,960</x:t>
-[...16 lines deleted...]
-          <x:t>0,960</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,990</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>1,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>