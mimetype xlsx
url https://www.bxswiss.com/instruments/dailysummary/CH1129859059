--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49284757ff554d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17c708209574aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb4bf3f3634443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0a6e1e9bf845ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60339ea7dff34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb4bf3f3634443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056f0dee614b4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0a6e1e9bf845ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
-[...38 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,940</x:t>
-[...269 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>