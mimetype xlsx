--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3aa8e2cf3804dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2e4bd292b74780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4384aa6574420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bba6461cc6343b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017ab2b4c01e47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4384aa6574420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c63959dc74c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bba6461cc6343b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,080</x:t>
-[...70 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,950</x:t>
-[...222 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,000</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,000</x:t>
-[...188 lines deleted...]
-          <x:t>0,930</x:t>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>