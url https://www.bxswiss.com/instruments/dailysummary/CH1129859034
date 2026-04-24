--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2e4bd292b74780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b516a2ea5d14d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bba6461cc6343b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf8529a10cd4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c63959dc74c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bba6461cc6343b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab37b7cb4b84777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf8529a10cd4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,990</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,990</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>0,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>