--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b516a2ea5d14d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd5c718a21b40fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf8529a10cd4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf065f0b5cf4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab37b7cb4b84777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf8529a10cd4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d04839a4d2f47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf065f0b5cf4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,870</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,850</x:t>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,910</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,910</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>0,880</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>