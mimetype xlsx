--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bd5c718a21b40fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b06174aa714bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf065f0b5cf4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b66f66f316d4e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d04839a4d2f47c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf065f0b5cf4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50204ab40c074c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b66f66f316d4e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,890</x:t>
-[...33 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,970</x:t>
-[...458 lines deleted...]
-          <x:t>1,020</x:t>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>