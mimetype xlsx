--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b06174aa714bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc4821d79e24b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b66f66f316d4e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b8241e5ab24dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50204ab40c074c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b66f66f316d4e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c596b73c3fa4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b8241e5ab24dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>