--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc4821d79e24b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466322940eae472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b8241e5ab24dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc564b1c6994a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c596b73c3fa4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b8241e5ab24dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5f2f974e334454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc564b1c6994a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...87 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>