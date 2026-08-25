--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466322940eae472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f284e0f7ef04987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc564b1c6994a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa4a3d8c8254024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5f2f974e334454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc564b1c6994a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc8908dedaf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa4a3d8c8254024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...38 lines deleted...]
-          <x:t>0,810</x:t>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>