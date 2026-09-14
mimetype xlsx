--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f284e0f7ef04987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2311e7d09d4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa4a3d8c8254024"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6176ca54d9e4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc8908dedaf403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa4a3d8c8254024" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763e7514bb224823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6176ca54d9e4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Open End Tracker Certificate on Axie Infinity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129859034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...328 lines deleted...]
-          <x:t>0,820</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>