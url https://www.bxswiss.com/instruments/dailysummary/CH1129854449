--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd67849388a6c4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecdaf8f48e6488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94a8711ee66433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bc6c8b5cf34267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R686f86a407944962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94a8711ee66433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc611d89ef7e84729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bc6c8b5cf34267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,900</x:t>
-[...31 lines deleted...]
-          <x:t>3,715</x:t>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,050</x:t>
-[...409 lines deleted...]
-          <x:t>3,840</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>