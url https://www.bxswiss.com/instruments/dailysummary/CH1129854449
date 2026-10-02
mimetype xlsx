--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecdaf8f48e6488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b234dddefe546b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bc6c8b5cf34267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299af8eb692a4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc611d89ef7e84729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bc6c8b5cf34267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f7c439db704a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299af8eb692a4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>