--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b234dddefe546b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934618420c2e4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299af8eb692a4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821efb33b4904797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f7c439db704a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299af8eb692a4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc61f95066b4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821efb33b4904797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,560</x:t>
-[...205 lines deleted...]
-          <x:t>6,445</x:t>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,415</x:t>
-[...301 lines deleted...]
-          <x:t>8,530</x:t>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>