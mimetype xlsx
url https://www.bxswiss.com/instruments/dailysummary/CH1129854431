--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f6416548894042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc6ba6314844402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd7e8f07bd84a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067e3ef283a14f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1ed3aa08ff4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd7e8f07bd84a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b478b0db664361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067e3ef283a14f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,690</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,730</x:t>
-[...38 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
-[...38 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,865</x:t>
-[...441 lines deleted...]
-          <x:t>3,480</x:t>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>