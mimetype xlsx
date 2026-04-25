--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc6ba6314844402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd0c9950d2144bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R067e3ef283a14f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24c68a21c514c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b478b0db664361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R067e3ef283a14f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13569c4adc4544bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24c68a21c514c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>3,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>3,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...200 lines deleted...]
-          <x:t>2,845</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...4 lines deleted...]
-          <x:t>2,700</x:t>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>