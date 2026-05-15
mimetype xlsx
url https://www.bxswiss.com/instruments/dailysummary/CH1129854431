--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd0c9950d2144bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re281e7381fd4432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24c68a21c514c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca89f35e7314046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13569c4adc4544bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24c68a21c514c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586fb70194144b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca89f35e7314046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,035</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,005</x:t>
-[...48 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,005</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>3,025</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>2,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>