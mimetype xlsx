--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re281e7381fd4432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4597cb37e814222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca89f35e7314046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0de5ce237743a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586fb70194144b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca89f35e7314046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975f68dd977a425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0de5ce237743a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,820</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,830</x:t>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>3,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>