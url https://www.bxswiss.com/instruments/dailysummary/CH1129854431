--- v9 (2026-06-06)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4597cb37e814222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf23b163127411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0de5ce237743a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bee74634584433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975f68dd977a425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0de5ce237743a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b413f8a3a6d4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bee74634584433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>3,200</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...210 lines deleted...]
-          <x:t>2,780</x:t>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...38 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...117 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>