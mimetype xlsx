--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf23b163127411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490cd95a66474087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bee74634584433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceeed61e7d7145cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b413f8a3a6d4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bee74634584433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46413a6fc295403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceeed61e7d7145cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,570</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,530</x:t>
-[...16 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...296 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>2,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,630</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>2,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>