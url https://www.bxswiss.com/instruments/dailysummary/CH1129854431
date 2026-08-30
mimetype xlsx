--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490cd95a66474087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fc8ec7553a4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceeed61e7d7145cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24c87e2fc9478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46413a6fc295403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceeed61e7d7145cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9bc91a8814a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24c87e2fc9478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,750</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,740</x:t>
-[...146 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,075</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>3,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>