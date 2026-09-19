--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fc8ec7553a4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c692f1052f4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a24c87e2fc9478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05abaacb35e485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a9bc91a8814a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a24c87e2fc9478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3ad3e6511545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05abaacb35e485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,300</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,280</x:t>
-[...497 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,735</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>3,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>