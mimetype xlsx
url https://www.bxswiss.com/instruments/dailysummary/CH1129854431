--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c692f1052f4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b128f7f1ac043d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd05abaacb35e485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9cef12bd6c54175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae3ad3e6511545de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd05abaacb35e485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2e3a044da44fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9cef12bd6c54175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>5,340</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,190</x:t>
-[...65 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,785</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>