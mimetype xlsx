--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b128f7f1ac043d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0b82cf6a5d44fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9cef12bd6c54175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa58ae56fca14d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2e3a044da44fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9cef12bd6c54175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba061bc324840f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa58ae56fca14d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,010</x:t>
-[...210 lines deleted...]
-          <x:t>5,765</x:t>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,745</x:t>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>6,285</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>