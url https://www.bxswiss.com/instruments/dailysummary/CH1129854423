--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670d09a3852f4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8b68040f6419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21853125a2894d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dc7ff5b84d46d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432ba1141e164b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21853125a2894d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e8dc7f38804643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dc7ff5b84d46d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,510</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,455</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>3,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>