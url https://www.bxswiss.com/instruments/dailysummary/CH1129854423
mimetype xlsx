--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a8b68040f6419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3727d0c072c4478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00dc7ff5b84d46d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41120b29a084a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e8dc7f38804643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00dc7ff5b84d46d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a1da4dabc74c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41120b29a084a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...134 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>23.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,800</x:t>
-[...205 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,600</x:t>
-[...9 lines deleted...]
-          <x:t>2,455</x:t>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>