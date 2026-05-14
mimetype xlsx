--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3727d0c072c4478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284621dacdc34efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41120b29a084a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5380e71bea7f4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a1da4dabc74c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41120b29a084a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3f7809f674581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5380e71bea7f4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,740</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>2,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>