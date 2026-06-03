--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284621dacdc34efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1726d2a434294399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5380e71bea7f4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1155c8f8d5046de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3f7809f674581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5380e71bea7f4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d505f23aba24722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1155c8f8d5046de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,365</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...566 lines deleted...]
-          <x:t>2,740</x:t>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>