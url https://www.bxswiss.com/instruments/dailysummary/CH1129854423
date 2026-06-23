--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1726d2a434294399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2ebc746dff4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1155c8f8d5046de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb3222acf6d4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d505f23aba24722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1155c8f8d5046de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc72e2dc293427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb3222acf6d4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,600</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,510</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>2,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>