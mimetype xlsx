--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2ebc746dff4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42884c7f4914c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb3222acf6d4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3b473bf4f047d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc72e2dc293427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb3222acf6d4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7993175d1a4b4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3b473bf4f047d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,800</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,740</x:t>
-[...539 lines deleted...]
-          <x:t>2,425</x:t>
+          <x:t>2,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>