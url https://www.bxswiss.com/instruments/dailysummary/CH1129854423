--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42884c7f4914c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3f254e822a4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3b473bf4f047d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91b417ebc14310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7993175d1a4b4acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3b473bf4f047d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d5ad3c01dc4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91b417ebc14310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
-[...458 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>