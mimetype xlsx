--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3f254e822a4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaca5c03ca0143ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb91b417ebc14310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re885d04b9def4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d5ad3c01dc4859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb91b417ebc14310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29da736b68c44786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re885d04b9def4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,495</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,610</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>2,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,105</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>