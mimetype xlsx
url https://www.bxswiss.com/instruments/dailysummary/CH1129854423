--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaca5c03ca0143ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9652de4b5b924e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re885d04b9def4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036656726f724ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29da736b68c44786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re885d04b9def4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree73291d78a84443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036656726f724ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,915</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,490</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,310</x:t>
-[...404 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>