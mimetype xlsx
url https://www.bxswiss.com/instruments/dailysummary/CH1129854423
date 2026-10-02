--- v16 (2026-09-11)
+++ v17 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9652de4b5b924e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ad61efa8f4747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R036656726f724ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31130475c6848a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree73291d78a84443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R036656726f724ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0b8132ef9346b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31130475c6848a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>