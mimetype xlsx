--- v17 (2026-10-02)
+++ v18 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1ad61efa8f4747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d3babc1219497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31130475c6848a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4829eb1131fa4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb0b8132ef9346b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31130475c6848a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7774fc18212d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4829eb1131fa4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Uniswap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129854423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>5,370</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,350</x:t>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>7,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>