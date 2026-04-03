--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988294121a974514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4c1bc5c5874977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ade368a132544e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78be91cc0966487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf628e15de2de45b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ade368a132544e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69d19f79f0d4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78be91cc0966487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>