--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4c1bc5c5874977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346c3c874fa34e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78be91cc0966487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dc2657f1db4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69d19f79f0d4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78be91cc0966487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41011a9fa70e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dc2657f1db4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,886</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>