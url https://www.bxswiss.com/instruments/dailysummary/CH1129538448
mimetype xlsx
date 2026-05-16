--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346c3c874fa34e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e77e87ce384a04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97dc2657f1db4ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e8e6b7d8724b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41011a9fa70e4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97dc2657f1db4ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra157d22be8ee4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e8e6b7d8724b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,874</x:t>
-[...75 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>0,772</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>