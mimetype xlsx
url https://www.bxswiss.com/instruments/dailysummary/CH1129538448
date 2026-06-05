--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e77e87ce384a04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a0c8203764f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e8e6b7d8724b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ddcb9109954ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra157d22be8ee4af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e8e6b7d8724b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb104a92d4f29429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ddcb9109954ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,758</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>0,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>