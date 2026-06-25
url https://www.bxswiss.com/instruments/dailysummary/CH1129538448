--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27a0c8203764f02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47304f6178f744da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ddcb9109954ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4224722a1a2d4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb104a92d4f29429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ddcb9109954ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0bade47aec4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4224722a1a2d4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,822</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>0,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>0,791</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>