--- v11 (2026-06-25)
+++ v12 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47304f6178f744da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f3eb15548544a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4224722a1a2d4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30fda446ef34598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0bade47aec4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4224722a1a2d4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbc6bf648ae49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30fda446ef34598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,764</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...512 lines deleted...]
-          <x:t>0,624</x:t>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>