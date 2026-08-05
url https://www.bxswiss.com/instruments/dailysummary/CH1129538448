--- v12 (2026-07-16)
+++ v13 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f3eb15548544a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5711b11bcd2449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30fda446ef34598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ec4ab7b1db4b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbc6bf648ae49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30fda446ef34598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5c6e93784946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ec4ab7b1db4b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,687</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,684</x:t>
-[...421 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
-        </x:is>
-[...165 lines deleted...]
-          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>