--- v13 (2026-08-05)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5711b11bcd2449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdd8f319ac949fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ec4ab7b1db4b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cca3dce6ba404c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a5c6e93784946b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ec4ab7b1db4b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2086b9b2c75441ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cca3dce6ba404c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,640</x:t>
-[...11 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...80 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
-[...21 lines deleted...]
-          <x:t>0,719</x:t>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>0,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,682</x:t>
-[...220 lines deleted...]
-          <x:t>0,659</x:t>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>