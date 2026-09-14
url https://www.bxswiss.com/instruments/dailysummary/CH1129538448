--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdd8f319ac949fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5359ab4631d94aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cca3dce6ba404c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93292681458f4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2086b9b2c75441ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cca3dce6ba404c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d18786bc224aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93292681458f4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polygon ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1129538448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>