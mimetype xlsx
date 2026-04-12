--- v3 (2026-03-23)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66b7e73646ed4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e4010c6fe649f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c44737024140b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eda480a24ca497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9fb517627c4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c44737024140b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d01609d6544411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eda480a24ca497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.283,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.181,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.141,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>