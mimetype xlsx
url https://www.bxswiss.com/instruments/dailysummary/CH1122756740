--- v4 (2026-04-12)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e4010c6fe649f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a35daf29b64122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eda480a24ca497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5eda3eff73847f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d01609d6544411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eda480a24ca497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0780b3c99b91484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5eda3eff73847f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.169,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.194,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.187,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.193,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.190,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.198,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>