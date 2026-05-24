--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a35daf29b64122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e152ca3f27648ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5eda3eff73847f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738bcbf31f174ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0780b3c99b91484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5eda3eff73847f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b949c3d2ed44bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738bcbf31f174ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.183,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.188,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.179,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.147,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>