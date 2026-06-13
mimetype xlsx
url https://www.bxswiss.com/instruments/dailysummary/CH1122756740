--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e152ca3f27648ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec13314035fb4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738bcbf31f174ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaab206add437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b949c3d2ed44bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738bcbf31f174ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944eaa85106d41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaab206add437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.154,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.159,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.133,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>