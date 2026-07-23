--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec13314035fb4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420ea4c9248a4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaab206add437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7debf5cb15ea4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944eaa85106d41be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaab206add437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbe4d85448c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7debf5cb15ea4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.070,486</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>