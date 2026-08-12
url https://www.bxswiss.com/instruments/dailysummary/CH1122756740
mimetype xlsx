--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420ea4c9248a4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27e915cc774c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7debf5cb15ea4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b70cd79a28743b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbe4d85448c40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7debf5cb15ea4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59e9870d1934699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b70cd79a28743b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.038,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.075,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>