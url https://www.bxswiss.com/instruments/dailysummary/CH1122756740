--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e27e915cc774c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572803ded2e14f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b70cd79a28743b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5000bd5be94687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59e9870d1934699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b70cd79a28743b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9684dd56aa4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5000bd5be94687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.135,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.123,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.131,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>