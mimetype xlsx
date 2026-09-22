--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572803ded2e14f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9839731b414aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d5000bd5be94687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7384b1c3357e4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9684dd56aa4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d5000bd5be94687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra573b76decde40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7384b1c3357e4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.135,720</x:t>
-[...414 lines deleted...]
-          <x:t>1.126,711</x:t>
+          <x:t>1.131,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>