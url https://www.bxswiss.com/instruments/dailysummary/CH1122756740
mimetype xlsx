--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9839731b414aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f72e84648447f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7384b1c3357e4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27384032a34448fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra573b76decde40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7384b1c3357e4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32e1411c17a46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27384032a34448fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.138,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.138,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.120,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.126,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.138,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.143,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.130,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>