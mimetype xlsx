--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f72e84648447f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe462842277440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27384032a34448fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4a9e8dce1e49bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32e1411c17a46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27384032a34448fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d450d85ad1a41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4a9e8dce1e49bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.110,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.102,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.103,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.108,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.113,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.101,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>