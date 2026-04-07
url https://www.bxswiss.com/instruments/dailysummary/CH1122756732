--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8a0be4c5214f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d5c76020bb4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c95e8b26f3f4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315a282fe8a442f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b72a12cdfb43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c95e8b26f3f4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e34964879a4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315a282fe8a442f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1.268,609</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.247,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.267,609</x:t>
-[...16 lines deleted...]
-          <x:t>1.259,732</x:t>
+          <x:t>1.227,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.237,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1.246,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>1.295,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.212,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1.212,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>