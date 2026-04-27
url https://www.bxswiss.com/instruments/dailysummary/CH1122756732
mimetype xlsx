--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69d5c76020bb4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c93372c3ce4eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315a282fe8a442f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dc551b81f64934"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e34964879a4f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315a282fe8a442f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053e5fac950f4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dc551b81f64934" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.083,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.060,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.110,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.105,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.132,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>