--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c93372c3ce4eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4948020bc861426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dc551b81f64934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cc9f85217043eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053e5fac950f4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dc551b81f64934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a2e951b0b64c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cc9f85217043eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1.137,000</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.152,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.157,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.137,800</x:t>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.124,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.136,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>