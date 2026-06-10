--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4948020bc861426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1b3981ae54cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cc9f85217043eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfd3b2d135d4768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a2e951b0b64c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cc9f85217043eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3235e5152943fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfd3b2d135d4768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.142,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.117,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.136,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.073,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.100,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.086,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>