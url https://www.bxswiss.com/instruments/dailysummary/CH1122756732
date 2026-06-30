--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d1b3981ae54cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e81b96c5fec4e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfd3b2d135d4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6969777de6d54455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3235e5152943fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfd3b2d135d4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f45deef79ee4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6969777de6d54455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1.094,573</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1.064,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.070,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.066,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.040,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>