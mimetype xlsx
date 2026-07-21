--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e81b96c5fec4e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfad4643bd224984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6969777de6d54455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832721528b84458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f45deef79ee4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6969777de6d54455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0112c328ca4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832721528b84458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>990,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>988,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>991,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>954,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>