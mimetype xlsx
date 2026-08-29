--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfad4643bd224984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ec2e586e540ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832721528b84458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d29a335df06438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0112c328ca4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832721528b84458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa98a979d74f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d29a335df06438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>955,300</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>