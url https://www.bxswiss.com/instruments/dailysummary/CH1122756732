--- v12 (2026-08-29)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ec2e586e540ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fbc2e8a8424b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d29a335df06438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5432644a66ed4208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafa98a979d74f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d29a335df06438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9610859cf6d4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5432644a66ed4208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.018,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.036,937</x:t>
-[...414 lines deleted...]
-          <x:t>1.078,500</x:t>
+          <x:t>1.018,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>