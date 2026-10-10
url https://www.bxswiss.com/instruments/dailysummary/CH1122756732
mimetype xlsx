--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fbc2e8a8424b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb398a20f1c034b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5432644a66ed4208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8da04acae4e443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9610859cf6d4dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5432644a66ed4208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181988183b7e48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8da04acae4e443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.038,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.041,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>