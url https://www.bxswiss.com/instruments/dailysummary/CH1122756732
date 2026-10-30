--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb398a20f1c034b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aa0a13e0e774e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8da04acae4e443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb67d26d3fb4a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181988183b7e48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8da04acae4e443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64dd0159d58b4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb67d26d3fb4a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable H CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>981,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>967,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>978,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>