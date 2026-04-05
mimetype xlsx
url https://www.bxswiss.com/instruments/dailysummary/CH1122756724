--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c376d4f3e254828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5083a3ed3be495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ca47f27c9147a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1dbd8d69544b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e3c6239cb441e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ca47f27c9147a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bf9e18f06440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1dbd8d69544b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1.267,782</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.281,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.284,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.260,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>