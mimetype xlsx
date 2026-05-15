--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5083a3ed3be495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4536bfd033843e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1dbd8d69544b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf723d574cbd145ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05bf9e18f06440e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1dbd8d69544b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fa068f24f4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf723d574cbd145ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...500 lines deleted...]
-          <x:t>1.148,300</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.155,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1.187,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>