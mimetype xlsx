--- v6 (2026-05-15)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4536bfd033843e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba66d203e6a84fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf723d574cbd145ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b15384f61c4041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fa068f24f4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf723d574cbd145ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9f468e3c8f453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b15384f61c4041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1.143,500</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.125,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.130,700</x:t>
-[...242 lines deleted...]
-          <x:t>1.138,300</x:t>
+          <x:t>1.100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>