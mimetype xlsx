--- v7 (2026-06-06)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba66d203e6a84fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bff0c8c55a409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08b15384f61c4041"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5ef82bd3884bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9f468e3c8f453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08b15384f61c4041" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd765d33f3ff43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5ef82bd3884bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.132,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.137,640</x:t>
-[...97 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>1.134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.123,400</x:t>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.098,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>1.100,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>