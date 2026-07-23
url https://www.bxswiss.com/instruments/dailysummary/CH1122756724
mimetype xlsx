--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bff0c8c55a409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra612af742042459c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5ef82bd3884bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48e780d237045e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd765d33f3ff43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5ef82bd3884bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7489949365c941ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48e780d237045e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1.042,550</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>1.067,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>1.052,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>