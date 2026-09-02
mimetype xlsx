--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra612af742042459c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c455db7bc824a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48e780d237045e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507538da09934951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7489949365c941ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48e780d237045e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb97dde92c24c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507538da09934951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1.026,700</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.025,900</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1.050,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...397 lines deleted...]
-          <x:t>1.075,502</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>