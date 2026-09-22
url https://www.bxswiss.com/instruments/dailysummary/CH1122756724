--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c455db7bc824a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27faa0076f943eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R507538da09934951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51acf0284ef04395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb97dde92c24c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R507538da09934951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f2059065bd4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51acf0284ef04395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1.125,501</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.134,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.123,300</x:t>
-[...389 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>1.125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1.126,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>