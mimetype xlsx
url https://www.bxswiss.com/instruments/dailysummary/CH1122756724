--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27faa0076f943eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc970db4ab3d44d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51acf0284ef04395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde2c1bb68854bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f2059065bd4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51acf0284ef04395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re569423271d545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde2c1bb68854bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.140,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1.136,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.128,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.131,300</x:t>
-[...97 lines deleted...]
-          <x:t>1.125,500</x:t>
+          <x:t>1.136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1.135,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>