--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc970db4ab3d44d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c640bd6fce641ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde2c1bb68854bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0161e5c8e8294e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re569423271d545dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde2c1bb68854bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52319d010d14420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0161e5c8e8294e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen ETF - Solid Gold Responsibly Sourced &amp; Traceable A CHF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1122756724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1.125,500</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-          <x:t>1.095,303</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.090,045</x:t>
-[...75 lines deleted...]
-          <x:t>1.095,507</x:t>
+          <x:t>1.105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.088,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1.105,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>