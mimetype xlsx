--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8641a976374b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eea49be6d84540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191d2b3e9e3e4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a19bde10014e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4e51869d93f4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191d2b3e9e3e4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb02050fb82349f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a19bde10014e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>