--- v5 (2026-04-16)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eea49be6d84540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae19f22e40544cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a19bde10014e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a52e91680c84a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb02050fb82349f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a19bde10014e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f34014328b5456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a52e91680c84a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>44,127</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,386</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>44,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,157</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>