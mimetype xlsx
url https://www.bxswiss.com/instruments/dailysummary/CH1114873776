--- v6 (2026-05-07)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae19f22e40544cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843314249f1472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a52e91680c84a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394ad57a3e35473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f34014328b5456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a52e91680c84a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a69b6ebdc0a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394ad57a3e35473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>45,918</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>