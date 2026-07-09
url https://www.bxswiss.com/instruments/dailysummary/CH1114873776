--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra843314249f1472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b31093184345ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394ad57a3e35473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f15e5dde87449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a69b6ebdc0a40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394ad57a3e35473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea3004440c04a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f15e5dde87449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>