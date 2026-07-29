--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b31093184345ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d00e541fa2a457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f15e5dde87449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc2918419c04beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea3004440c04a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f15e5dde87449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67194fc6158d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc2918419c04beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>