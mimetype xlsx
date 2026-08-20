--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d00e541fa2a457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5153d9aa00644af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc2918419c04beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc16c3f1d02d432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67194fc6158d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc2918419c04beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318a11485c3541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc16c3f1d02d432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,827</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,703</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>40,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,854</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>