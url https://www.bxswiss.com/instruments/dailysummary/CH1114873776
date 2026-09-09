--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5153d9aa00644af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7234e2840194fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc16c3f1d02d432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4fb9e61a104fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318a11485c3541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc16c3f1d02d432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea760f4fcca41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4fb9e61a104fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>40,298</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,787</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>40,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,708</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>