--- v11 (2026-09-09)
+++ v12 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7234e2840194fdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dc4a4b055c44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4fb9e61a104fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15add5edb72d4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea760f4fcca41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4fb9e61a104fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8b53501f7743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15add5edb72d4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>55,737</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>