--- v12 (2026-10-13)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85dc4a4b055c44e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f96a6da3a144c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15add5edb72d4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51d61cd314444411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8b53501f7743a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15add5edb72d4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a83389106e4f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51d61cd314444411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Solana Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1114873776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>