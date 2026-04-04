--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e573402032c49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88bcd4c90224550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd071c94dd4e4e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470e914a5fab40a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9f5cb5d4344839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd071c94dd4e4e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd965e4b9bb6043fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470e914a5fab40a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,354</x:t>
+          <x:t>6,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,217</x:t>
-[...291 lines deleted...]
-          <x:t>5,783</x:t>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>5,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>