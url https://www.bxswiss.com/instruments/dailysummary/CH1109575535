--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88bcd4c90224550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb890470e4745e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R470e914a5fab40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd559822c064ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd965e4b9bb6043fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R470e914a5fab40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff371c12a9c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd559822c064ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,744</x:t>
-[...576 lines deleted...]
-          <x:t>5,924</x:t>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>