--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb890470e4745e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15f746dc8846db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dd559822c064ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0da40762f64ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff371c12a9c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dd559822c064ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414771e9e291442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0da40762f64ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,982</x:t>
-[...426 lines deleted...]
-          <x:t>5,708</x:t>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,666</x:t>
-[...139 lines deleted...]
-          <x:t>6,362</x:t>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>