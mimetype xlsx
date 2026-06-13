--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c15f746dc8846db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719368cbfae04def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0da40762f64ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74075a2fa204b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414771e9e291442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0da40762f64ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe417bbe1765438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74075a2fa204b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,708</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,666</x:t>
-[...470 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>