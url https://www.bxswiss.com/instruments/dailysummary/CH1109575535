--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719368cbfae04def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dc5568ad394722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74075a2fa204b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932a4628a9644e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe417bbe1765438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74075a2fa204b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b08f608c84981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932a4628a9644e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>6,951</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>