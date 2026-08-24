--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94dc5568ad394722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfada572968cf4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932a4628a9644e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17f1351717c4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b08f608c84981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932a4628a9644e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re863cd264fa04a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17f1351717c4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,799</x:t>
-[...279 lines deleted...]
-          <x:t>6,744</x:t>
+          <x:t>6,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>