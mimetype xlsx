--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfada572968cf4f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4b2c934f2b4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17f1351717c4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8a7d67ab4e44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re863cd264fa04a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17f1351717c4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07623b34c9e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8a7d67ab4e44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,737</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,488</x:t>
-[...60 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>6,962</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>