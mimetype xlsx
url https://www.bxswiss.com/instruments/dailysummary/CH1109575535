--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4b2c934f2b4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a675037140c4322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8a7d67ab4e44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee7454c6e2b4bcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07623b34c9e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8a7d67ab4e44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f89d49b29d465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee7454c6e2b4bcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,253</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,218</x:t>
-[...259 lines deleted...]
-          <x:t>7,163</x:t>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,937</x:t>
-[...107 lines deleted...]
-          <x:t>6,763</x:t>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>