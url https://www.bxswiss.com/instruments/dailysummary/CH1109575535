--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a675037140c4322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c58f1505364a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee7454c6e2b4bcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbbedd2b223b462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f89d49b29d465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee7454c6e2b4bcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9fd0c270f9b4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbbedd2b223b462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Stellar ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1109575535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,424</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,817</x:t>
-[...97 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,595</x:t>
-[...441 lines deleted...]
-          <x:t>8,270</x:t>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>