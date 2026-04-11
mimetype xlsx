--- v5 (2026-03-14)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb8e174f46b1445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2059fbc3d8b44afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58accf3333e947b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6bcd970dde4b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb301c75a7c49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58accf3333e947b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efab39b98864f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6bcd970dde4b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...517 lines deleted...]
-          <x:t>118,300</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>118,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>120,260</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>