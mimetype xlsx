--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2059fbc3d8b44afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e192105e9e344e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6bcd970dde4b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa4b2cfd1c4401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4efab39b98864f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6bcd970dde4b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e909fbf6e54e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa4b2cfd1c4401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>121,180</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,880</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>120,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,310</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>