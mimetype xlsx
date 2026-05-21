--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e192105e9e344e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332dbd12e4114723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaa4b2cfd1c4401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efc08f398454389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e909fbf6e54e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaa4b2cfd1c4401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6ecdb0c8264f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efc08f398454389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>123,590</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>125,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,510</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>126,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>124,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>