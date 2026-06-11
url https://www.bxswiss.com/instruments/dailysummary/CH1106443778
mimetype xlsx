--- v8 (2026-05-21)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332dbd12e4114723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8fb9eaff64435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efc08f398454389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fca0368e6894ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa6ecdb0c8264f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efc08f398454389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260df4eaab2746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fca0368e6894ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,870</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>125,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>127,720</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,370</x:t>
-[...4 lines deleted...]
-          <x:t>128,280</x:t>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>