--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e8fb9eaff64435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729dc4ae0dfb4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fca0368e6894ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065c0f4140949a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260df4eaab2746a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fca0368e6894ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba16f907eb314414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065c0f4140949a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>125,030</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,910</x:t>
-[...16 lines deleted...]
-          <x:t>126,890</x:t>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>126,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,430</x:t>
-[...38 lines deleted...]
-          <x:t>127,720</x:t>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,370</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>127,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>