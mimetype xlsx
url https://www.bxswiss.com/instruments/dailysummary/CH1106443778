--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729dc4ae0dfb4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a02373eb11a4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065c0f4140949a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b8cd2d61cc4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba16f907eb314414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065c0f4140949a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b53cb3e9484436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b8cd2d61cc4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,580</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>131,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,530</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>