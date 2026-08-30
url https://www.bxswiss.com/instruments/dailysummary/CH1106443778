--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a02373eb11a4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107cda6acdc54a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b8cd2d61cc4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c3aa3f4ac54b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b53cb3e9484436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b8cd2d61cc4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311950a5a8b646ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c3aa3f4ac54b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iNdx - Aktien Schweiz ESG CHF PC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1106443778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,800</x:t>
-[...75 lines deleted...]
-          <x:t>136,510</x:t>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>135,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,990</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>135,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>