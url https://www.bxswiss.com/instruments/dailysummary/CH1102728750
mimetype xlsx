--- v4 (2026-03-14)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06008aafdbe549b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545c08ea79654d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1b80124d4948bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7a26bc37f54e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf26d77101144f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1b80124d4948bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840d32b735d1412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7a26bc37f54e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,552</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,505</x:t>
-[...598 lines deleted...]
-          <x:t>3,889</x:t>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>