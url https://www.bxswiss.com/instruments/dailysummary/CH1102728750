--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545c08ea79654d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8173ad277b462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7a26bc37f54e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dee073e67f4039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840d32b735d1412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7a26bc37f54e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e321e3a67941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dee073e67f4039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,843</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,640</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,676</x:t>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,631</x:t>
-[...485 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>