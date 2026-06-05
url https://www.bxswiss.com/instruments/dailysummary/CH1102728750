--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8173ad277b462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26422c96ae904437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dee073e67f4039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adecffa70084c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e321e3a67941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dee073e67f4039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bda493ae2a4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adecffa70084c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>3,529</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>3,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>