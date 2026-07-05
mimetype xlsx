--- v7 (2026-06-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26422c96ae904437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd263abb04314254" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adecffa70084c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ab0f5ac449408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41bda493ae2a4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adecffa70084c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cc3602feb44655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ab0f5ac449408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>