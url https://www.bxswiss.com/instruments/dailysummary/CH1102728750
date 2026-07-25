--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd263abb04314254" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda93e25698de4667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ab0f5ac449408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re429d163d8904d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cc3602feb44655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ab0f5ac449408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a148450e6c42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re429d163d8904d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,823</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,707</x:t>
-[...102 lines deleted...]
-          <x:t>2,284</x:t>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,389</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,416</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>2,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>