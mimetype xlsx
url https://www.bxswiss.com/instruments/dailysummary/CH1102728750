--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda93e25698de4667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6326893f08a4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re429d163d8904d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19eda47d7f245cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a148450e6c42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re429d163d8904d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5df481542154e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19eda47d7f245cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>2,398</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,462</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,420</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>2,467</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>2,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>