--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6326893f08a4a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43a8f2a58d47b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19eda47d7f245cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5668ee6959d44a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5df481542154e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19eda47d7f245cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff256f2416e49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5668ee6959d44a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,599</x:t>
-[...210 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>2,672</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>