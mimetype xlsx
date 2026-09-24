--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab43a8f2a58d47b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64714271a24c495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5668ee6959d44a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8593dafd2364dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff256f2416e49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5668ee6959d44a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a7d05b1fc24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8593dafd2364dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,842</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...419 lines deleted...]
-          <x:t>2,929</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...154 lines deleted...]
-          <x:t>3,152</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>