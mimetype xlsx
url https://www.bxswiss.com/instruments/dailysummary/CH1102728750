--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64714271a24c495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a00a671341497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8593dafd2364dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ccc05a07da40cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a7d05b1fc24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8593dafd2364dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8785c6c799a44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ccc05a07da40cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,250</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,092</x:t>
-[...21 lines deleted...]
-          <x:t>2,929</x:t>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>