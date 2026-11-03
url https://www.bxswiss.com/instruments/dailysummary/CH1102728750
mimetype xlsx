--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a00a671341497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c85ef36c1ea4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ccc05a07da40cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a35bf2dc371416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8785c6c799a44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ccc05a07da40cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18533656ed704f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a35bf2dc371416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1102728750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,111</x:t>
-[...70 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,009</x:t>
-[...495 lines deleted...]
-          <x:t>3,492</x:t>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>