--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21262f7e7d674bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094a94ecf67d4638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b38b6366bc4f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160cbcb69714456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c8abc619824578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b38b6366bc4f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957352f7bc934f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160cbcb69714456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,914</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,490</x:t>
-[...43 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,852</x:t>
-[...129 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,128</x:t>
-[...112 lines deleted...]
-          <x:t>10,110</x:t>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>