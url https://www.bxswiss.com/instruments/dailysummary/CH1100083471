--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094a94ecf67d4638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6d25b4e4414132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160cbcb69714456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27d1b55ae234c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R957352f7bc934f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160cbcb69714456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb573ddb8cf5949b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27d1b55ae234c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,128</x:t>
-[...242 lines deleted...]
-          <x:t>9,289</x:t>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>8,788</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>