--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf6d25b4e4414132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5529de210b46cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27d1b55ae234c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9411661e1175436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb573ddb8cf5949b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27d1b55ae234c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c475f832d8a482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9411661e1175436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>