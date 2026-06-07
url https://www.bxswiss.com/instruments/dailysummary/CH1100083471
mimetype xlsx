--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5529de210b46cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f9bdf0f0c44a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9411661e1175436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f7b79eee8544f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c475f832d8a482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9411661e1175436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b89e2c4254b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f7b79eee8544f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>9,532</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,485</x:t>
-[...382 lines deleted...]
-          <x:t>10,239</x:t>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>