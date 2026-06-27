--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f9bdf0f0c44a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f71615c72b4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f7b79eee8544f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5445eb8d174b493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093b89e2c4254b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f7b79eee8544f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3832544411481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5445eb8d174b493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,711</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,649</x:t>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>