--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f71615c72b4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40629d214330463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5445eb8d174b493b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad653a2b3b904062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3832544411481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5445eb8d174b493b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a9e8c784dd4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad653a2b3b904062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>7,900</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,923</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,875</x:t>
-[...134 lines deleted...]
-          <x:t>8,066</x:t>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,054</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>7,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>