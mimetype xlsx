--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40629d214330463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2a0679a2fa497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad653a2b3b904062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9a8c27c4454fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a9e8c784dd4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad653a2b3b904062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce9e13a1504431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9a8c27c4454fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,138</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,293</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>8,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>