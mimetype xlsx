--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2a0679a2fa497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9395b86d6b74164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9a8c27c4454fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad48fb28b194a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce9e13a1504431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9a8c27c4454fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753782813b404f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad48fb28b194a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,383</x:t>
-[...26 lines deleted...]
-          <x:t>8,681</x:t>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,649</x:t>
-[...70 lines deleted...]
-          <x:t>8,831</x:t>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,633</x:t>
-[...242 lines deleted...]
-          <x:t>8,293</x:t>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>