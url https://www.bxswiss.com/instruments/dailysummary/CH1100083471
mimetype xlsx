--- v14 (2026-08-26)
+++ v15 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9395b86d6b74164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4168915b922145de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad48fb28b194a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e54b75da033466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753782813b404f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad48fb28b194a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47cd4bc052045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e54b75da033466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>