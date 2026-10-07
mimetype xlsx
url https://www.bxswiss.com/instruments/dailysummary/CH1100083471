--- v15 (2026-09-15)
+++ v16 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4168915b922145de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb5d4ab650124f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e54b75da033466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b0d04124f34021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47cd4bc052045f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e54b75da033466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b022d60c7e4751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b0d04124f34021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Chainlink ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1100083471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>