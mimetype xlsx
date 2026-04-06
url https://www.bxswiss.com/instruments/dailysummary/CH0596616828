--- v6 (2026-03-14)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ea45bc527744a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6f27423ffe4771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3f9f09982f4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc003b08f56324db5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a28f9526da4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3f9f09982f4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f57a82575847ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc003b08f56324db5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,800</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,675</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...107 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>