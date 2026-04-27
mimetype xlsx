--- v7 (2026-04-06)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6f27423ffe4771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c9da0bbe3e4b40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc003b08f56324db5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37804659b1654e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f57a82575847ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc003b08f56324db5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecd48eee31a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37804659b1654e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...11 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>1,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>