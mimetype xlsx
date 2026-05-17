--- v8 (2026-04-27)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c9da0bbe3e4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c4f115c2fa49a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37804659b1654e16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5de616dc4424a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbecd48eee31a4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37804659b1654e16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd070c5bd8a4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5de616dc4424a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
-[...26 lines deleted...]
-          <x:t>1,665</x:t>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...75 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,625</x:t>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...21 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>