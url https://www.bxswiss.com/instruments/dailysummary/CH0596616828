--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c4f115c2fa49a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec10821d28a549f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5de616dc4424a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bb7f17998944d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd070c5bd8a4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5de616dc4424a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2d4a54d01f4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bb7f17998944d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...571 lines deleted...]
-          <x:t>1,760</x:t>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>