--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec10821d28a549f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdada466f20ab4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32bb7f17998944d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d516a6369b94f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2d4a54d01f4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32bb7f17998944d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea8a841dee1448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d516a6369b94f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...16 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...38 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,695</x:t>
-[...431 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...16 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>