--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdada466f20ab4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5f9c9da8b94d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d516a6369b94f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2e4030e42041f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea8a841dee1448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d516a6369b94f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08743e7160b4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2e4030e42041f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,820</x:t>
-[...16 lines deleted...]
-          <x:t>1,850</x:t>
+          <x:t>1,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,645</x:t>
-[...16 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...361 lines deleted...]
-        <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>