--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5f9c9da8b94d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13255699c38d4795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2e4030e42041f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd534190fff604a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08743e7160b4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2e4030e42041f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd5030334ee49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd534190fff604a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,515</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,415</x:t>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
-[...296 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>