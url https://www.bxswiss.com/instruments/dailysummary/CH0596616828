--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13255699c38d4795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56773ee92ede4d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd534190fff604a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683b0a03dc204c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd5030334ee49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd534190fff604a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f4661b1962432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683b0a03dc204c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,425</x:t>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>1,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>