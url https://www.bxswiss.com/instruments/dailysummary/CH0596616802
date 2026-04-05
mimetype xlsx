--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad72e2e01ffe40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cc126a84e4450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1aa2e1df134812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc014ff3339c24c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c4f32d4aa4b48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1aa2e1df134812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac0679873ec4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc014ff3339c24c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,465</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>