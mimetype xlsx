--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cc126a84e4450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd50ccb6baf42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc014ff3339c24c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ca48abdb634c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac0679873ec4942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc014ff3339c24c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b557a53ef624e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ca48abdb634c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>