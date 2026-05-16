--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd50ccb6baf42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35c0d1902964801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ca48abdb634c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5770bbf319984935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b557a53ef624e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ca48abdb634c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb966313cd3e6468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5770bbf319984935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...200 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,465</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,545</x:t>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>