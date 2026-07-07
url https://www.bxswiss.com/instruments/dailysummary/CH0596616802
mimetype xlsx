--- v7 (2026-05-16)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35c0d1902964801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cd3e92ba6d448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5770bbf319984935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4565a115522541d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb966313cd3e6468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5770bbf319984935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabde6cd905e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4565a115522541d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,405</x:t>
-[...566 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>