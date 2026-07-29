--- v8 (2026-07-07)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7cd3e92ba6d448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f5f18013904229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4565a115522541d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f856da9f6a14d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabde6cd905e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4565a115522541d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2515582b166c479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f856da9f6a14d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,335</x:t>
-[...11 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...70 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...31 lines deleted...]
-          <x:t>1,305</x:t>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>