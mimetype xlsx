--- v9 (2026-07-29)
+++ v10 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f5f18013904229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3152786dfdfd4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f856da9f6a14d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb247762895354dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2515582b166c479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f856da9f6a14d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461f2e4c10f241a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb247762895354dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Cosmos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...161 lines deleted...]
-          <x:t>1,100</x:t>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>