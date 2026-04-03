--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536ed5603d364367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736791655b574c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65aaca3babd54316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aafeed4f96462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca8985278354ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65aaca3babd54316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832c0fc2f5d54558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aafeed4f96462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,790</x:t>
-[...11 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,790</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...6 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,790</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,780</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,810</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>