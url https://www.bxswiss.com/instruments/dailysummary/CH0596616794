--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736791655b574c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420b3a643b8f4616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27aafeed4f96462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re396bfc945a44b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832c0fc2f5d54558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27aafeed4f96462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a59526839e47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re396bfc945a44b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,740</x:t>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>