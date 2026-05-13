--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420b3a643b8f4616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re658be3de3054e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re396bfc945a44b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f4423c2c224347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a59526839e47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re396bfc945a44b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93748e0d69b2470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f4423c2c224347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...4 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,955</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,995</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>