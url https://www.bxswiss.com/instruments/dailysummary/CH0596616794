--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re658be3de3054e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc349441b1bad4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7f4423c2c224347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca52167765314a5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93748e0d69b2470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7f4423c2c224347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5fc2bc911b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca52167765314a5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,865</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>