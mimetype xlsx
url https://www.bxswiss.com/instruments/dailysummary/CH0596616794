--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc349441b1bad4d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aafbfe234c4400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca52167765314a5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4bdad5813b45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5fc2bc911b4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca52167765314a5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8e041f96345f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4bdad5813b45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...90 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>