--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aafbfe234c4400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ede2c5957064b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4bdad5813b45e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f2bbb3ce914b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a8e041f96345f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4bdad5813b45e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd80da9e97f5438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f2bbb3ce914b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...151 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...16 lines deleted...]
-          <x:t>0,790</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>0,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>