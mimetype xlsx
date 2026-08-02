--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ede2c5957064b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972501bd6b344011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f2bbb3ce914b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76965b7b0f044beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd80da9e97f5438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f2bbb3ce914b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231935e4419a4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76965b7b0f044beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,760</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
+          <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,710</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>