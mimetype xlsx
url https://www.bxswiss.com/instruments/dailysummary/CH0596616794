--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972501bd6b344011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123ff98f991a4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76965b7b0f044beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d0e29c42b564c50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R231935e4419a4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76965b7b0f044beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419c070de2e34848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d0e29c42b564c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>