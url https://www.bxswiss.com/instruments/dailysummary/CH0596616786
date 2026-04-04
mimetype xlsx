--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37e6153349f4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35c70e27b974287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38604d3195143fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc369bafcd9fc4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebc0fb8fa9444a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38604d3195143fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0cb17f6ad574934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc369bafcd9fc4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>25.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...210 lines deleted...]
-          <x:t>0,690</x:t>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>