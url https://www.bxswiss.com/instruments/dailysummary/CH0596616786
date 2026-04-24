--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35c70e27b974287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4aeaa62a914954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc369bafcd9fc4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90055e83dedb40e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0cb17f6ad574934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc369bafcd9fc4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd1affb26064382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90055e83dedb40e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,730</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,730</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>