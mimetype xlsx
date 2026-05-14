--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4aeaa62a914954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecba68ecd1547a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90055e83dedb40e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c635431563d47bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd1affb26064382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90055e83dedb40e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97f3d9e1710418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c635431563d47bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,915</x:t>
-[...4 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...6 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...301 lines deleted...]
-          <x:t>0,865</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>