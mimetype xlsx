--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecba68ecd1547a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1801a53c9647e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c635431563d47bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3da75e7292408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb97f3d9e1710418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c635431563d47bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c07ded9ec6b4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3da75e7292408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>