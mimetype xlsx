--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1801a53c9647e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc974a68a4aa94a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3da75e7292408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f08eafefd89452c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c07ded9ec6b4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3da75e7292408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97daa0e90f54e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f08eafefd89452c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...16 lines deleted...]
-          <x:t>0,895</x:t>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...269 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>