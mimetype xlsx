--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc974a68a4aa94a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ae7b73150f4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f08eafefd89452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecc10cf86ce4095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97daa0e90f54e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f08eafefd89452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa2ffacb210442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecc10cf86ce4095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,885</x:t>
-[...16 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...198 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>