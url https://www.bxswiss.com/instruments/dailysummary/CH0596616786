--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ae7b73150f4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6a0b8f8a2e484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecc10cf86ce4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8123f0f0d76442fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffa2ffacb210442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecc10cf86ce4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d2efac456341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8123f0f0d76442fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,720</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>