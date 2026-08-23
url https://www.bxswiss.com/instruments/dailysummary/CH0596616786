--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6a0b8f8a2e484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc807e4a4cb471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8123f0f0d76442fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8549e3bc0ddc411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d2efac456341d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8123f0f0d76442fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c005e5c1ba4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8549e3bc0ddc411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,730</x:t>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>