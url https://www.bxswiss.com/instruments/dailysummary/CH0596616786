--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc807e4a4cb471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18184b38e9f444e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8549e3bc0ddc411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094f187a835d4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c005e5c1ba4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8549e3bc0ddc411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d7a4d2d6794bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094f187a835d4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Algorand</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...350 lines deleted...]
-          <x:t>0,740</x:t>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>