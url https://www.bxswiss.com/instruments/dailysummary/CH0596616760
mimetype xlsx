--- v9 (2026-08-29)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d3f8649c434c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6bcf3cb3f4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bf263f7b7645cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd480b30892494405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4196b8bc3542426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bf263f7b7645cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad8db2d1a354a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd480b30892494405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,725</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,940</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>