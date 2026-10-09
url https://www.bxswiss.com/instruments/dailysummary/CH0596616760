--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6bcf3cb3f4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba8d6355cdb4354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd480b30892494405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87b5cd005674820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad8db2d1a354a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd480b30892494405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220c3c2849e646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87b5cd005674820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>12,850</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,515</x:t>
-[...43 lines deleted...]
-          <x:t>12,695</x:t>
+          <x:t>12,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>12,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,140</x:t>
-[...156 lines deleted...]
-          <x:t>12,770</x:t>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,485</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>11,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>