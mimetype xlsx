--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba8d6355cdb4354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7440b31e859439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87b5cd005674820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R740bc9c08884438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220c3c2849e646c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87b5cd005674820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1235c81814964196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R740bc9c08884438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,180</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,800</x:t>
-[...620 lines deleted...]
-          <x:t>16,220</x:t>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>