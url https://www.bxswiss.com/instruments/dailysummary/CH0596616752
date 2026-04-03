--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d69cb21e89345f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9486ff3fa7d8405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd65041135cb04c50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05fd6e9ba39746b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53ce52d29f1478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd65041135cb04c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03987d54761742b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05fd6e9ba39746b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,455</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,455</x:t>
-[...11 lines deleted...]
-          <x:t>9,060</x:t>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,950</x:t>
-[...11 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,465</x:t>
-[...576 lines deleted...]
-          <x:t>10,100</x:t>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>