--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9486ff3fa7d8405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70ece79bc824a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05fd6e9ba39746b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fec35c7884b4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03987d54761742b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05fd6e9ba39746b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34608bd6a48b430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fec35c7884b4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,545</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,365</x:t>
-[...139 lines deleted...]
-          <x:t>9,555</x:t>
+          <x:t>10,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>8,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>