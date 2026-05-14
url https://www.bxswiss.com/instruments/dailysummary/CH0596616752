--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70ece79bc824a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0530826202ff4d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fec35c7884b4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb580390d25904183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34608bd6a48b430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fec35c7884b4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339337bc5947416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb580390d25904183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,565</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,335</x:t>
-[...33 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,900</x:t>
-[...85 lines deleted...]
-          <x:t>8,220</x:t>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,365</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>8,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>