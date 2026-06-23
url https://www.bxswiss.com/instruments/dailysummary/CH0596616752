--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0530826202ff4d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cae69b46fef4270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb580390d25904183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38a60e7176f4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R339337bc5947416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb580390d25904183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cbfe11d52e4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38a60e7176f4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>8,365</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>