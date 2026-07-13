--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cae69b46fef4270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3bda75c1e14372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38a60e7176f4176"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90740d82eb434152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cbfe11d52e4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38a60e7176f4176" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a71ce0b46db4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90740d82eb434152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>6,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>