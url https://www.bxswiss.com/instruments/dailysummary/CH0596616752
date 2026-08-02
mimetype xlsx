--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3bda75c1e14372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fdc4e810184a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90740d82eb434152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e20e4459a64f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a71ce0b46db4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90740d82eb434152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520c5a81b2444b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e20e4459a64f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>7,820</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,515</x:t>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>8,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,010</x:t>
-[...107 lines deleted...]
-          <x:t>8,335</x:t>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>