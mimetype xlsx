--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fdc4e810184a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4882fc1c460541b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e20e4459a64f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a1abfa3dd04503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520c5a81b2444b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e20e4459a64f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cd09d170dd244ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a1abfa3dd04503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,665</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>7,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,585</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>7,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,940</x:t>
-[...333 lines deleted...]
-          <x:t>8,555</x:t>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>