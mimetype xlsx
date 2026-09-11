--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597ed016ba544406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f5994cffa349e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732e1039092e4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811744ee90684516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf234a3bad2344eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732e1039092e4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd609674cd7664aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811744ee90684516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,295</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>7,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,445</x:t>
-[...33 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,860</x:t>
-[...475 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>8,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,695</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>