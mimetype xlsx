--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f5994cffa349e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52b91901f8e4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R811744ee90684516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1b5a048aac477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd609674cd7664aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R811744ee90684516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dc3196617a4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1b5a048aac477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,585</x:t>
-[...16 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,140</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>9,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>10,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>9,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>