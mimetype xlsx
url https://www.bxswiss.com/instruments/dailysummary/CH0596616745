--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52b91901f8e4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21af8e3fdc24fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1b5a048aac477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b99bdfcb164460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dc3196617a4eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1b5a048aac477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345182132bca41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b99bdfcb164460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Aave</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>