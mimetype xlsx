--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359d5c06eedb48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81c7d2e96dd4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd30b15b00b43ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4599eccd1bdf4d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfee6954a8e49bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd30b15b00b43ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3cb6e2ab0c94000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4599eccd1bdf4d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>0,675</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>