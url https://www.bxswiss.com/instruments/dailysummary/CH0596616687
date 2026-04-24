--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81c7d2e96dd4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270275d56004460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4599eccd1bdf4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd49f0809fd43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3cb6e2ab0c94000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4599eccd1bdf4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea966dd05664b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd49f0809fd43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,760</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>