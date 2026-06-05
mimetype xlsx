--- v8 (2026-04-24)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270275d56004460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f63c516284149b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd49f0809fd43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486dab29dbdd441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea966dd05664b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd49f0809fd43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb790f17a8e4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486dab29dbdd441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...6 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,665</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>