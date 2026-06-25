--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f63c516284149b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86156749f0af4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R486dab29dbdd441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc96c673ef8c4303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb790f17a8e4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R486dab29dbdd441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5190305518640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc96c673ef8c4303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,715</x:t>
-[...205 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>