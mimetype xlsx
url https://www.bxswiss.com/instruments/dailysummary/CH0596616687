--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86156749f0af4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c375fca6a44acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc96c673ef8c4303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref03857006694956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5190305518640dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc96c673ef8c4303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06f1dcddea4494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref03857006694956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>0,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>