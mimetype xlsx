--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c375fca6a44acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4125991564d54f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref03857006694956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42587867fda74e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06f1dcddea4494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref03857006694956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fa8e19c4ee4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42587867fda74e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,565</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>