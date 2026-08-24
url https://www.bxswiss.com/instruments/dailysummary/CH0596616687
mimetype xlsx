--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4125991564d54f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40394587ceec486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42587867fda74e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5912562905d4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80fa8e19c4ee4598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42587867fda74e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb312278b594e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5912562905d4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>0,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>