--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40394587ceec486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a273b0604b4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5912562905d4ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74a2361cf5d24d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb312278b594e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5912562905d4ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ceeed031faa4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74a2361cf5d24d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Filecoin</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596616687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...11 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...146 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>