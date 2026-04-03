--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da06481b1df469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3fbeb2a67243aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re080ea1bad6b4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efd65d2ec1d48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee9dd387d954f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re080ea1bad6b4edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28b36618706485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efd65d2ec1d48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,330</x:t>
-[...26 lines deleted...]
-          <x:t>3,220</x:t>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,380</x:t>
-[...48 lines deleted...]
-          <x:t>3,320</x:t>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,270</x:t>
-[...48 lines deleted...]
-          <x:t>3,250</x:t>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,165</x:t>
-[...33 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,190</x:t>
-[...387 lines deleted...]
-          <x:t>3,260</x:t>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>