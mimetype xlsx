--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3fbeb2a67243aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554adca39ed24557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efd65d2ec1d48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9e04133280482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28b36618706485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efd65d2ec1d48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3cf722e18c4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9e04133280482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,260</x:t>
-[...11 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,115</x:t>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>3,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>