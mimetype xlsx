--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554adca39ed24557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aff99fef5344c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f9e04133280482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0505e5eff0254c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3cf722e18c4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f9e04133280482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986d713963d54f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0505e5eff0254c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,460</x:t>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,505</x:t>
-[...426 lines deleted...]
-          <x:t>3,230</x:t>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>3,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>