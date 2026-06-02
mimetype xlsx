--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aff99fef5344c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d49032bac44ab8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0505e5eff0254c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f605e66b5c74708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986d713963d54f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0505e5eff0254c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404f3bfe49f14a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f605e66b5c74708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...21 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>3,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>