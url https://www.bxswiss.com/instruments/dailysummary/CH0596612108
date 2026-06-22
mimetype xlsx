--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39d49032bac44ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b483802e52a40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f605e66b5c74708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3f6fe8bfc4583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404f3bfe49f14a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f605e66b5c74708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20caecfe3c934fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3f6fe8bfc4583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>3,015</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>