--- v9 (2026-06-22)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b483802e52a40e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297db8ac581f4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3f6fe8bfc4583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebbf5b2be954e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20caecfe3c934fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3f6fe8bfc4583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd0f5237b8645e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebbf5b2be954e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>