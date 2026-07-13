--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297db8ac581f4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eddb3a0dd534c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebbf5b2be954e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ee6d27ced046b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd0f5237b8645e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebbf5b2be954e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e35313bee94017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ee6d27ced046b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,335</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...48 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,110</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>