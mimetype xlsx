--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eddb3a0dd534c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd393ef44f2c344f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ee6d27ced046b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf033fb6f87f7417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e35313bee94017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ee6d27ced046b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db3734db9742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf033fb6f87f7417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,030</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,880</x:t>
-[...296 lines deleted...]
-          <x:t>2,110</x:t>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>