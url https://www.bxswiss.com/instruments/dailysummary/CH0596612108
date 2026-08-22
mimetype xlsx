--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd393ef44f2c344f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18220700867e4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf033fb6f87f7417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547df5b114a442b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db3734db9742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf033fb6f87f7417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd073c66c9e8748ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547df5b114a442b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,940</x:t>
-[...16 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>2,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,020</x:t>
-[...48 lines deleted...]
-          <x:t>2,090</x:t>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>1,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>