--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6de0ed6d43764127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc043ee00a1443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32706c47fb640c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a1c61878dc45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e3566fe583455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32706c47fb640c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf395a66c474d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a1c61878dc45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,690</x:t>
-[...21 lines deleted...]
-          <x:t>2,835</x:t>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,820</x:t>
-[...16 lines deleted...]
-          <x:t>2,720</x:t>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...377 lines deleted...]
-          <x:t>2,760</x:t>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>