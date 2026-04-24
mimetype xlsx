--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc043ee00a1443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aeee7e93964cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a1c61878dc45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7228ea4474cf48ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf395a66c474d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a1c61878dc45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb643cabbbe2a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7228ea4474cf48ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,670</x:t>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...75 lines deleted...]
-          <x:t>2,650</x:t>
+          <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...490 lines deleted...]
-          <x:t>2,540</x:t>
+          <x:t>2,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>