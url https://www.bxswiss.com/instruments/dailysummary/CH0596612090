--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aeee7e93964cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631f32814dcb400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7228ea4474cf48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f5b2597cef4713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb643cabbbe2a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7228ea4474cf48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54297f0abaa048c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f5b2597cef4713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,875</x:t>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,845</x:t>
-[...6 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...534 lines deleted...]
-          <x:t>2,710</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>2,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>