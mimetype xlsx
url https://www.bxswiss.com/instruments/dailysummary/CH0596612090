--- v8 (2026-05-14)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R631f32814dcb400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886d726b75324e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f5b2597cef4713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2880a9b6f9564f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54297f0abaa048c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f5b2597cef4713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea17a5ec5a341c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2880a9b6f9564f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2,720</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>