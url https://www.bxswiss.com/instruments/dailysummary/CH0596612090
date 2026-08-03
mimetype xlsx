--- v9 (2026-06-24)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R886d726b75324e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002a7882182d46b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2880a9b6f9564f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e128ceedf6f4af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea17a5ec5a341c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2880a9b6f9564f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821970d8604043ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e128ceedf6f4af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,950</x:t>
-[...16 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...232 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,655</x:t>
-[...31 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>