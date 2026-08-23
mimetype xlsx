--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R002a7882182d46b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406aa87b4f144512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e128ceedf6f4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63ca72ce9464ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821970d8604043ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e128ceedf6f4af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43685d10da604636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63ca72ce9464ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...195 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>1,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>