--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406aa87b4f144512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfbeab300ceb41ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63ca72ce9464ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983b9a04ffbc4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43685d10da604636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63ca72ce9464ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb074ec46defd4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983b9a04ffbc4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Tezos</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...60 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,575</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>1,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>