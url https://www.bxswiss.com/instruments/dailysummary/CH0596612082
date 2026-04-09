--- v4 (2026-03-20)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc2667fe8c254747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7504ac17acb342d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e7173f8f7e41a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3442aa94e96a4585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20f078b84c64db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e7173f8f7e41a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de8e7115da34274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3442aa94e96a4585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,240</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,160</x:t>
-[...549 lines deleted...]
-          <x:t>8,385</x:t>
+          <x:t>8,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>