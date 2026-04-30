--- v5 (2026-04-09)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7504ac17acb342d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ad530135fc4ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3442aa94e96a4585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336eaa75fa1a4850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de8e7115da34274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3442aa94e96a4585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c0d747c4fd4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336eaa75fa1a4850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,415</x:t>
-[...21 lines deleted...]
-          <x:t>8,545</x:t>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>8,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>