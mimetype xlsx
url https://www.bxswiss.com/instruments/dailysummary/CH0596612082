--- v6 (2026-04-30)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ad530135fc4ec6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eb640abe734582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336eaa75fa1a4850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd150ad935eb4326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69c0d747c4fd4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336eaa75fa1a4850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9ea0621e4c4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd150ad935eb4326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,605</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>8,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>