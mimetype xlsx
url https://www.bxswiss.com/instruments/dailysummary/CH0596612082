--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06eb640abe734582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdb1b94770d4867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd150ad935eb4326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d47839d865341db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9ea0621e4c4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd150ad935eb4326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce68bf724824965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d47839d865341db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>