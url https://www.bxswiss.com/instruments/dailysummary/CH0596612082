--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdb1b94770d4867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0f842448294e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d47839d865341db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdadf846d6934fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce68bf724824965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d47839d865341db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bf5128efb74d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdadf846d6934fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,940</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,870</x:t>
-[...178 lines deleted...]
-          <x:t>7,285</x:t>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,285</x:t>
-[...301 lines deleted...]
-          <x:t>6,820</x:t>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>