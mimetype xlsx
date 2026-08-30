--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0f842448294e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0ac4c47f984d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdadf846d6934fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a47997702d41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bf5128efb74d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdadf846d6934fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafda645937814d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a47997702d41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,405</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,405</x:t>
-[...497 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,485</x:t>
-[...21 lines deleted...]
-          <x:t>7,950</x:t>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,920</x:t>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>