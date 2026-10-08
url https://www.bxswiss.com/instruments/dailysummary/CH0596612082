--- v10 (2026-08-30)
+++ v11 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0ac4c47f984d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b8ffe2ccc54a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a47997702d41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc798ec2334b44a64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafda645937814d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a47997702d41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3617d083c16e49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc798ec2334b44a64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...549 lines deleted...]
-          <x:t>10,665</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,435</x:t>
-[...53 lines deleted...]
-          <x:t>10,940</x:t>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>