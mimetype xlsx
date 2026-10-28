--- v11 (2026-10-08)
+++ v12 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b8ffe2ccc54a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fd6cd955fb4584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc798ec2334b44a64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8cae64e81940c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3617d083c16e49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc798ec2334b44a64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45230e29a0b4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8cae64e81940c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,505</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,685</x:t>
-[...33 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,010</x:t>
-[...70 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>12,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>