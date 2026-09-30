--- v11 (2026-08-31)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd5abeab6ac4f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc9d73f55d4665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cad16ed2934b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d01cf215c240ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27575c3893054c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cad16ed2934b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd363ce15eb4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d01cf215c240ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...446 lines deleted...]
-          <x:t>8,665</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>9,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,285</x:t>
-[...16 lines deleted...]
-          <x:t>9,315</x:t>
+          <x:t>9,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,090</x:t>
-[...63 lines deleted...]
-          <x:t>9,375</x:t>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>