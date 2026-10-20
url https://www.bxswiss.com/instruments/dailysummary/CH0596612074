--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc9d73f55d4665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde3f9492b7a4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d01cf215c240ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9da8996923848c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd363ce15eb4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d01cf215c240ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4f1733503f48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9da8996923848c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,140</x:t>
-[...414 lines deleted...]
-          <x:t>12,010</x:t>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>