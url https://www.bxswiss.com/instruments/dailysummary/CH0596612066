--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9733b22daec4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f86314565cf4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6dca263bbbc40dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7397f08924293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3a5f0fa63d4921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6dca263bbbc40dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9e22da599d4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7397f08924293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,980</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>6,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,445</x:t>
-[...328 lines deleted...]
-          <x:t>6,305</x:t>
+          <x:t>6,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,325</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>6,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>