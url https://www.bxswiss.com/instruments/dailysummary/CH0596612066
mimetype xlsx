--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f86314565cf4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61094f37895403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba7397f08924293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73917a4ff12541f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9e22da599d4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba7397f08924293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d4581b7d8436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73917a4ff12541f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,595</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,545</x:t>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,445</x:t>
-[...571 lines deleted...]
-          <x:t>6,325</x:t>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>