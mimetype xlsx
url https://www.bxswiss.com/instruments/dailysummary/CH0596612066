--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61094f37895403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e08c07616a64271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73917a4ff12541f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5712b9537b574c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d4581b7d8436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73917a4ff12541f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ac23dafd56413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5712b9537b574c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,315</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>6,285</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,850</x:t>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>6,880</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>