--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e08c07616a64271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39ff61357f54ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5712b9537b574c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7614c3dab9cb42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ac23dafd56413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5712b9537b574c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab8e3d9f1ab45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7614c3dab9cb42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,495</x:t>
-[...576 lines deleted...]
-          <x:t>7,345</x:t>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>