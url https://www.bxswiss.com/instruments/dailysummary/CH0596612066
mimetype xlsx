--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39ff61357f54ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19505c58e8a5496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7614c3dab9cb42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965b8e1da47d4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab8e3d9f1ab45a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7614c3dab9cb42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25098cf9a7724dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965b8e1da47d4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,920</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>7,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,425</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>