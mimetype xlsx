--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19505c58e8a5496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3682520104149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965b8e1da47d4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45e47ddfc8e4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25098cf9a7724dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965b8e1da47d4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2247e9e9a54b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45e47ddfc8e4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>6,200</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,970</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,890</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>5,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>