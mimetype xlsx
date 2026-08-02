--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3682520104149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847eecb015c24d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45e47ddfc8e4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6b0edefd474bbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2247e9e9a54b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45e47ddfc8e4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0471802220483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6b0edefd474bbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,810</x:t>
-[...21 lines deleted...]
-          <x:t>5,715</x:t>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,970</x:t>
-[...517 lines deleted...]
-          <x:t>5,890</x:t>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>