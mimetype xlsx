--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R847eecb015c24d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c794c95e8a4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6b0edefd474bbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8571858fb2f74a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0471802220483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6b0edefd474bbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e5349679454cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8571858fb2f74a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>6,230</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,355</x:t>
-[...87 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,525</x:t>
-[...4 lines deleted...]
-          <x:t>6,475</x:t>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>6,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,435</x:t>
-[...112 lines deleted...]
-          <x:t>6,030</x:t>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>