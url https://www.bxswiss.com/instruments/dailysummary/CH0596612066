--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c794c95e8a4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71de6f7bffd84dc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8571858fb2f74a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5890cd03c28a483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e5349679454cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8571858fb2f74a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c677db4e1b444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5890cd03c28a483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,525</x:t>
-[...4 lines deleted...]
-          <x:t>6,475</x:t>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>6,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,435</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>6,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,960</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>