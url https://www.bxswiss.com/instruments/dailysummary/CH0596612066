--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71de6f7bffd84dc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e70d4ca557a46f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5890cd03c28a483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f643aaf8f414565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c677db4e1b444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5890cd03c28a483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6e311419543b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f643aaf8f414565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>8,080</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>8,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>8,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,505</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>8,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,535</x:t>
-[...63 lines deleted...]
-          <x:t>8,665</x:t>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>