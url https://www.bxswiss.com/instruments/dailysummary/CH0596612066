--- v16 (2026-10-01)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e70d4ca557a46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b3cc90de8d4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f643aaf8f414565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b142ebf3c04474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6e311419543b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f643aaf8f414565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fe8deb464a405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b142ebf3c04474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tracker Certificate on Chainlink</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0596612066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>9,625</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,535</x:t>
-[...16 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,385</x:t>
-[...269 lines deleted...]
-          <x:t>9,880</x:t>
+          <x:t>8,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>10,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>