--- v5 (2026-03-15)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9fecd891894e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271e483379fe4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a2a144703004034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcf834fe31846bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742d6f162aaa437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a2a144703004034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8997360a2d4f4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcf834fe31846bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...6 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,496</x:t>
-[...16 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,476</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,576</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>