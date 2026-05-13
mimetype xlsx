--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271e483379fe4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48715a4107e4f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcf834fe31846bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198a7c4ec9094214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8997360a2d4f4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcf834fe31846bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0b45975a3c40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198a7c4ec9094214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>0,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>