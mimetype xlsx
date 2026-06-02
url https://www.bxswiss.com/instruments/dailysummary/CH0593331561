--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48715a4107e4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf9909c94034125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198a7c4ec9094214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe821c73bfb4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d0b45975a3c40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198a7c4ec9094214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc8b26e80084524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe821c73bfb4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>0,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>