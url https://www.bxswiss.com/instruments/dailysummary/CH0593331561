--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf9909c94034125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d9516caef4446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe821c73bfb4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref80fec21d3246f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc8b26e80084524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe821c73bfb4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d67d7764746410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref80fec21d3246f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...269 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>