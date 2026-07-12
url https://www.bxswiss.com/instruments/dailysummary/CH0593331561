--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d9516caef4446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219c215d59f4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref80fec21d3246f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a0cb4a7f714502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d67d7764746410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref80fec21d3246f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a613aea8e6b47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a0cb4a7f714502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,407</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,404</x:t>
-[...11 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,381</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...11 lines deleted...]
-          <x:t>0,374</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,369</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...188 lines deleted...]
-          <x:t>0,375</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>