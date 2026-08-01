--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3219c215d59f4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea535e7ed1b1460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a0cb4a7f714502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e582380c82f49a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a613aea8e6b47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a0cb4a7f714502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933411d7817645af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e582380c82f49a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,351</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,332</x:t>
-[...11 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...11 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,312</x:t>
-[...220 lines deleted...]
-          <x:t>0,340</x:t>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>