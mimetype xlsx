--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea535e7ed1b1460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fa3f048b24846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e582380c82f49a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3ca012328143fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933411d7817645af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e582380c82f49a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bdc782b5fc4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3ca012328143fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,312</x:t>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...173 lines deleted...]
-          <x:t>0,313</x:t>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>0,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>