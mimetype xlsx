--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739fa3f048b24846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4813fcee0152498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3ca012328143fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R896b6902f37645d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2bdc782b5fc4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3ca012328143fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f89cfabe364d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R896b6902f37645d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0593331561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>21.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,326</x:t>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>0,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...328 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>