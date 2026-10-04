--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972ecf7382d248a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb37377dae4441b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d39725527e54a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae2d81f04774f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e07cbdb08f1493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d39725527e54a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7a11419387430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae2d81f04774f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>19,456</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,524</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>