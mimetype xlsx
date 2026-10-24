--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb37377dae4441b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ca401d8876449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ae2d81f04774f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f673ec8d6e45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe7a11419387430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ae2d81f04774f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2e2b962b194815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f673ec8d6e45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,964</x:t>
-[...134 lines deleted...]
-          <x:t>19,194</x:t>
+          <x:t>19,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,016</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,263</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>19,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>18,883</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>