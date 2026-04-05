--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae10d70605a34f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83429c1e3344d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38d6652d1d546ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffda0bfefee44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f493f0fd4f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38d6652d1d546ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412c571883844778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffda0bfefee44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>