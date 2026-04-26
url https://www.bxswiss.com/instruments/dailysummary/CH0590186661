--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c83429c1e3344d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7f09258a214c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ffda0bfefee44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2cca783f3e14aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412c571883844778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ffda0bfefee44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a7c98160194891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2cca783f3e14aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>