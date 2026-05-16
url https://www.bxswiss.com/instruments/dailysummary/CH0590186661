--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7f09258a214c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b2333640e543f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2cca783f3e14aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151f6839854c4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a7c98160194891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2cca783f3e14aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4b7d63ee4d4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151f6839854c4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,132</x:t>
-[...166 lines deleted...]
-          <x:t>18,036</x:t>
+          <x:t>18,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>18,164</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>18,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>