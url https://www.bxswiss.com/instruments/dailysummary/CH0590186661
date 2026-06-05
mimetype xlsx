--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b2333640e543f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece73868db8f4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R151f6839854c4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7935ba7d7a9d4c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4b7d63ee4d4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R151f6839854c4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426a60b59d134bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7935ba7d7a9d4c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>18,036</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>18,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,053</x:t>
-[...497 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>18,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>