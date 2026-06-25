--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece73868db8f4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c85ab0b7a24426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7935ba7d7a9d4c85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bf6a2a67054197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426a60b59d134bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7935ba7d7a9d4c85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5ffa024662408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bf6a2a67054197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>