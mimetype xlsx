--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c85ab0b7a24426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8226186e63a4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bf6a2a67054197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305ab3aa12264e0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5ffa024662408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bf6a2a67054197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec0a04b4cc4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305ab3aa12264e0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>