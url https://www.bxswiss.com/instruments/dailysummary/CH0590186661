--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8226186e63a4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref35a659e898473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R305ab3aa12264e0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253c394ac2b34c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bec0a04b4cc4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R305ab3aa12264e0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4947ab1740cb4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253c394ac2b34c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>19,454</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,248</x:t>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,782</x:t>
-[...198 lines deleted...]
-          <x:t>19,491</x:t>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>