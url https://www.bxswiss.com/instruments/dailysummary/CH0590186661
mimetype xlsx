--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref35a659e898473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6851267403b64afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253c394ac2b34c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e63382a44604a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4947ab1740cb4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253c394ac2b34c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43e045566f349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e63382a44604a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,529</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>19,626</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,537</x:t>
-[...544 lines deleted...]
-          <x:t>19,792</x:t>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>