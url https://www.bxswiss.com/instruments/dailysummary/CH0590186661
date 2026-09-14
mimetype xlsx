--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6851267403b64afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972ecf7382d248a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e63382a44604a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d39725527e54a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43e045566f349ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e63382a44604a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e07cbdb08f1493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d39725527e54a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SPI ESG (CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0590186661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>19,951</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,906</x:t>
-[...350 lines deleted...]
-          <x:t>19,782</x:t>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>