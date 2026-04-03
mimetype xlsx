--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a77ae4849a4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c6571e2754b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf3c8c7d6ea4609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9374339464247bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fab4a629c104262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf3c8c7d6ea4609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279e0a314e4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9374339464247bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,439</x:t>
-[...146 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,488</x:t>
-[...178 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,536</x:t>
-[...161 lines deleted...]
-          <x:t>1,582</x:t>
+          <x:t>1,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>