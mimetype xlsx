--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8c6571e2754b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba776d5e16114a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9374339464247bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce95790621f549e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279e0a314e4453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9374339464247bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001eca3b78f34a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce95790621f549e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,536</x:t>
-[...178 lines deleted...]
-          <x:t>1,726</x:t>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,703</x:t>
-[...350 lines deleted...]
-          <x:t>1,558</x:t>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>