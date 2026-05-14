--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba776d5e16114a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4f1e35c63e4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce95790621f549e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8d9a28ba8b4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001eca3b78f34a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce95790621f549e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re565ed81e72d41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8d9a28ba8b4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,646</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,624</x:t>
-[...16 lines deleted...]
-          <x:t>1,627</x:t>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,622</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,716</x:t>
-[...90 lines deleted...]
-          <x:t>1,723</x:t>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>