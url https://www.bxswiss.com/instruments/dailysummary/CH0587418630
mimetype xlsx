--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4f1e35c63e4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6dc73bab564f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd8d9a28ba8b4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912b6c64f8954c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re565ed81e72d41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd8d9a28ba8b4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439c1b6175494daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912b6c64f8954c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,627</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,622</x:t>
-[...119 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,716</x:t>
-[...134 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,681</x:t>
-[...296 lines deleted...]
-          <x:t>1,659</x:t>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>