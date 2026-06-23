--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6dc73bab564f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf48dc85898423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R912b6c64f8954c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8ce737c55346a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439c1b6175494daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R912b6c64f8954c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1cb4d0a174ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8ce737c55346a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,591</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,531</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>