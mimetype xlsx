--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf48dc85898423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875deeb61d964f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8ce737c55346a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6799bad19537417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc1cb4d0a174ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8ce737c55346a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3381b8d78d402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6799bad19537417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,335</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,283</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...16 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>