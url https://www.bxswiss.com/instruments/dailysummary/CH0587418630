--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875deeb61d964f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fd2c89032f47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6799bad19537417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d42aba5934c42ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3381b8d78d402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6799bad19537417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30545645047f4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d42aba5934c42ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,339</x:t>
-[...16 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,321</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,321</x:t>
-[...254 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,347</x:t>
-[...31 lines deleted...]
-          <x:t>1,337</x:t>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>