--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63fd2c89032f47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91974ef89a254e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d42aba5934c42ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307e4caf6f2f4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30545645047f4316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d42aba5934c42ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a78227f5474f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307e4caf6f2f4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,376</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>1,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>