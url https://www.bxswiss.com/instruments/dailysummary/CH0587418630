--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91974ef89a254e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1727e155f24042bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R307e4caf6f2f4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58adb533bfc44962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a78227f5474f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R307e4caf6f2f4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3728991cab47452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58adb533bfc44962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,486</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>1,457</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,440</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>