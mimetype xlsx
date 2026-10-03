--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1727e155f24042bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ca76a519d9441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58adb533bfc44962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5622e6d9054ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3728991cab47452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58adb533bfc44962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb5adc353b246c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5622e6d9054ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,838</x:t>
-[...232 lines deleted...]
-          <x:t>1,913</x:t>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...124 lines deleted...]
-          <x:t>1,877</x:t>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,870</x:t>
-[...4 lines deleted...]
-          <x:t>2,009</x:t>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>