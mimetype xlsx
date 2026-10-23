--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ca76a519d9441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44f7e36a9a3e4e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5622e6d9054ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88b3e85c0e0c4a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb5adc353b246c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5622e6d9054ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1534e602e1ac4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88b3e85c0e0c4a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0587418630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,902</x:t>
-[...43 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,913</x:t>
-[...58 lines deleted...]
-          <x:t>1,881</x:t>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>1,914</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,864</x:t>
-[...350 lines deleted...]
-          <x:t>2,110</x:t>
+          <x:t>1,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>