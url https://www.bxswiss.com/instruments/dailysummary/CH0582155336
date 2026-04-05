--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99550ee3e31e4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75771b008c794811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cbf608ad274d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc6ea40fca548d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ebea9d7d774d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cbf608ad274d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038405a01e8a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc6ea40fca548d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...414 lines deleted...]
-          <x:t>124,470</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,820</x:t>
-[...60 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>09.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>122,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,050</x:t>
-[...53 lines deleted...]
-          <x:t>122,580</x:t>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>