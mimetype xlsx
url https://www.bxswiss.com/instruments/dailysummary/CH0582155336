--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75771b008c794811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2919680277354fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc6ea40fca548d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde65c212351b479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038405a01e8a445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc6ea40fca548d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4744bec571024601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde65c212351b479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,340</x:t>
-[...4 lines deleted...]
-          <x:t>121,320</x:t>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>122,710</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>