--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2919680277354fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b8c0860aa34970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde65c212351b479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9230d1bb184b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4744bec571024601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde65c212351b479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d91cdc8e1c3440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9230d1bb184b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>