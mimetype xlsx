--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b8c0860aa34970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c65a51fd449a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9230d1bb184b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0273e3e244244957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d91cdc8e1c3440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9230d1bb184b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5364d2fb708e4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0273e3e244244957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>124,620</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,540</x:t>
-[...16 lines deleted...]
-          <x:t>125,400</x:t>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>124,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,900</x:t>
-[...26 lines deleted...]
-          <x:t>125,460</x:t>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,810</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>125,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>