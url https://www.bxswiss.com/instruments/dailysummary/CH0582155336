--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c65a51fd449a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b68cc2f07ca4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0273e3e244244957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a8710d59bf49d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5364d2fb708e4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0273e3e244244957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c5694fc88b49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a8710d59bf49d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>125,540</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,460</x:t>
-[...21 lines deleted...]
-          <x:t>125,960</x:t>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,640</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>126,100</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>125,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>