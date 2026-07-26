--- v9 (2026-06-27)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b68cc2f07ca4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5a2676db2a4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a8710d59bf49d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b55ead82724a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c5694fc88b49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a8710d59bf49d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6f56fb22ca455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b55ead82724a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,730</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,650</x:t>
-[...21 lines deleted...]
-          <x:t>126,090</x:t>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,030</x:t>
-[...426 lines deleted...]
-          <x:t>126,230</x:t>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,490</x:t>
-[...144 lines deleted...]
-          <x:t>126,100</x:t>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>