--- v10 (2026-07-26)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d5a2676db2a4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7be1dcd57b42b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b55ead82724a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ae9617008649c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6f56fb22ca455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b55ead82724a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b17efe62ad4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ae9617008649c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>126,080</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,670</x:t>
-[...21 lines deleted...]
-          <x:t>126,780</x:t>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,540</x:t>
-[...259 lines deleted...]
-          <x:t>100,680</x:t>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,670</x:t>
-[...124 lines deleted...]
-          <x:t>127,470</x:t>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,410</x:t>
-[...58 lines deleted...]
-          <x:t>126,970</x:t>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>