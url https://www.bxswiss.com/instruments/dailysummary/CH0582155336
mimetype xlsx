--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc7be1dcd57b42b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2509f5851aaa46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ae9617008649c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082ca2d21484c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b17efe62ad4cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ae9617008649c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8eca53c78de4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082ca2d21484c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzlab Multi Index Fund CHF IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0582155336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,000</x:t>
-[...16 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>128,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,530</x:t>
-[...151 lines deleted...]
-          <x:t>128,200</x:t>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>128,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,030</x:t>
-[...4 lines deleted...]
-          <x:t>128,330</x:t>
+          <x:t>129,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>