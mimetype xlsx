--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746643551f0a4dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cc07704fc414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R798fec07a4de4216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3543fd0d3226493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6ef30f5ae4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R798fec07a4de4216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92639f58da84395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3543fd0d3226493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>