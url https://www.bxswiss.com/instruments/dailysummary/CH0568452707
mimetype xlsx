--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3cc07704fc414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2379aa60dd944d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3543fd0d3226493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78307acd0d7425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92639f58da84395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3543fd0d3226493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0146fd107421447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78307acd0d7425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,722</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,637</x:t>
-[...335 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,584</x:t>
-[...21 lines deleted...]
-          <x:t>18,375</x:t>
+          <x:t>17,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,994</x:t>
-[...247 lines deleted...]
-          <x:t>17,088</x:t>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>