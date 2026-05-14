--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2379aa60dd944d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4ae37d51b74267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78307acd0d7425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b893e97c7b4c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0146fd107421447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78307acd0d7425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5221001729b4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b893e97c7b4c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>