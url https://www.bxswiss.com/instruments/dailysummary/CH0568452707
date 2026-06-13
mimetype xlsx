--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4ae37d51b74267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fba405a81624586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b893e97c7b4c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de87762a043493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5221001729b4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b893e97c7b4c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3b0cf214544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de87762a043493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>19,213</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>19,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>