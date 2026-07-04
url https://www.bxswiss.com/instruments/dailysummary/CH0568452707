--- v10 (2026-06-13)
+++ v11 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fba405a81624586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad4ee65e0754796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de87762a043493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de6768980f04750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3b0cf214544ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de87762a043493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8571526b96bb4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de6768980f04750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>