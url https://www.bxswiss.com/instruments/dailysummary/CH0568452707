--- v11 (2026-07-04)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad4ee65e0754796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4564b90c8f8e4ba0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4de6768980f04750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8848a848dffb4c40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8571526b96bb4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4de6768980f04750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b89ba007eea4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8848a848dffb4c40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,461</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,419</x:t>
-[...404 lines deleted...]
-          <x:t>15,813</x:t>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>