--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4564b90c8f8e4ba0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e221305b84146da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8848a848dffb4c40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a7f8eb8ca1495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b89ba007eea4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8848a848dffb4c40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa93d4d30f14daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a7f8eb8ca1495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>15,817</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,813</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,225</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>16,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>