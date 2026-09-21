--- v13 (2026-08-14)
+++ v14 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e221305b84146da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893b7967943d4e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a7f8eb8ca1495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59472bbb774abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa93d4d30f14daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a7f8eb8ca1495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15540008487146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59472bbb774abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>16,225</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>