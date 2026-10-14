--- v14 (2026-09-21)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893b7967943d4e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea5e9d812a14982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b59472bbb774abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd76f187d924d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15540008487146ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b59472bbb774abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400573a8f9504cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd76f187d924d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>