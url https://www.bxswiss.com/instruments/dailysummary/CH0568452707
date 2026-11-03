--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea5e9d812a14982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8d8b3c766f4b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd76f187d924d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f108f671cfb431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R400573a8f9504cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd76f187d924d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac2ad94ea904e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f108f671cfb431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Crypto Asset Select Index ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0568452707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>