--- v5 (2026-03-14)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17fb96c34d34a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea821875b3eb4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0398ca24d5e48ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df0d1183cb14073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f0c071298c43c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0398ca24d5e48ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15cb0cf397e478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df0d1183cb14073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,832</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>5,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>5,378</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>