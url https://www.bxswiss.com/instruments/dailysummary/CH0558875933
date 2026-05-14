--- v6 (2026-04-16)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea821875b3eb4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728660e7e1764fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df0d1183cb14073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5068e1970cb74394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15cb0cf397e478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df0d1183cb14073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62baca068127407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5068e1970cb74394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,616</x:t>
-[...522 lines deleted...]
-          <x:t>5,439</x:t>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>