--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728660e7e1764fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeecaf407b894e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5068e1970cb74394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc093c3d1f83042f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62baca068127407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5068e1970cb74394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33246d102f64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc093c3d1f83042f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,499</x:t>
-[...522 lines deleted...]
-          <x:t>5,809</x:t>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>