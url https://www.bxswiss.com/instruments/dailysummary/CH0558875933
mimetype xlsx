--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfeecaf407b894e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d79c71f5ab6425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc093c3d1f83042f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb332c98e3e46e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33246d102f64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc093c3d1f83042f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32be25387a841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb332c98e3e46e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,756</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>5,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,611</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>