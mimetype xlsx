--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d79c71f5ab6425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f25772c8234dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fb332c98e3e46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112b714c01a549a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32be25387a841cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fb332c98e3e46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f76317d2294c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112b714c01a549a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,792</x:t>
-[...124 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,762</x:t>
-[...198 lines deleted...]
-          <x:t>4,910</x:t>
+          <x:t>4,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>