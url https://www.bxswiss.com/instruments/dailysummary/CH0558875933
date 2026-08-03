--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f25772c8234dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35395ee433a4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112b714c01a549a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ba802fa8ca48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f76317d2294c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112b714c01a549a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd508958a2f514ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ba802fa8ca48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,690</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,796</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,882</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>4,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>