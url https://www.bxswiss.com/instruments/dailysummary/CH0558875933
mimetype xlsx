--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35395ee433a4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b65add9f974928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ba802fa8ca48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71661fbb7a964876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd508958a2f514ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ba802fa8ca48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b86425caf0463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71661fbb7a964876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,757</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,837</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>4,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,912</x:t>
-[...53 lines deleted...]
-          <x:t>4,722</x:t>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>