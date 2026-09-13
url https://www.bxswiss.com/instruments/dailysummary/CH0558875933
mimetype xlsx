--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b65add9f974928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0809e0502764fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71661fbb7a964876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26371303b9424c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b86425caf0463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71661fbb7a964876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78efb572d1a4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26371303b9424c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,963</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,912</x:t>
-[...92 lines deleted...]
-          <x:t>4,861</x:t>
+          <x:t>5,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,796</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>5,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,182</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>