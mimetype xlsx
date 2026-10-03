--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0809e0502764fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820cbb9db2945b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26371303b9424c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4108c0485e1a4530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78efb572d1a4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26371303b9424c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718c8a310ee4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4108c0485e1a4530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,838</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,761</x:t>
-[...269 lines deleted...]
-          <x:t>5,950</x:t>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>6,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,921</x:t>
-[...53 lines deleted...]
-          <x:t>6,067</x:t>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>