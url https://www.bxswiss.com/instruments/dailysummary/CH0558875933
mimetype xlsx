--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc820cbb9db2945b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recdb9cd774644761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4108c0485e1a4530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cdb10deb8d4094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718c8a310ee4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4108c0485e1a4530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88710cd7b09643e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cdb10deb8d4094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMINA Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0558875933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>