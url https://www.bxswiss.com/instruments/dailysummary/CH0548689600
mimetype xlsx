--- v12 (2026-08-31)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad33e66b72c4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412e3111cabe4107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf492e41d864d452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0ca2d61dc248af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62962a04e20d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf492e41d864d452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961ef7863c0e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0ca2d61dc248af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>