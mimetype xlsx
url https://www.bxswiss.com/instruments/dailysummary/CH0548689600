--- v13 (2026-09-22)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412e3111cabe4107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af825c8f96042d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f0ca2d61dc248af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ced3305c67e4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961ef7863c0e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f0ca2d61dc248af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61626aad2ab64b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ced3305c67e4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,860</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>