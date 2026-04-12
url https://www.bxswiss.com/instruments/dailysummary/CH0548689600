--- v4 (2026-03-16)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee2dd152ae64d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c113fcc0e444703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cc8b4eeb0541f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e474b442743430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c793158ed045af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cc8b4eeb0541f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c1c174635c4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e474b442743430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>