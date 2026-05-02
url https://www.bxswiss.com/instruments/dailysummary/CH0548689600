--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c113fcc0e444703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7652e8ee8cbe4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e474b442743430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dbfa24027a4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c1c174635c4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e474b442743430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8e5db8d3884cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dbfa24027a4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>