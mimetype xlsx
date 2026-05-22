--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7652e8ee8cbe4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8b103e4c3a4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dbfa24027a4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399b1945ed9e4b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8e5db8d3884cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dbfa24027a4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7716f6510d4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399b1945ed9e4b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>