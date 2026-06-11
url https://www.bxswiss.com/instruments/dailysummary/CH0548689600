--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8b103e4c3a4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a7dfb346f04884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399b1945ed9e4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0332f37a441f4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7716f6510d4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399b1945ed9e4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060a1d0d253043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0332f37a441f4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>145,865</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,157</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>30.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,375</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>145,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,690</x:t>
-[...350 lines deleted...]
-          <x:t>146,676</x:t>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>