--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a7dfb346f04884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985703d08ba24b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0332f37a441f4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3cdf6dc04f4854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060a1d0d253043f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0332f37a441f4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153df807f91148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3cdf6dc04f4854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>