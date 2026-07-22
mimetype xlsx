--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985703d08ba24b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba905aaa0fa74967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3cdf6dc04f4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2925bdcefe6c4681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153df807f91148ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3cdf6dc04f4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1847539134843c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2925bdcefe6c4681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>141,506</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,344</x:t>
-[...178 lines deleted...]
-          <x:t>142,361</x:t>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,594</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>142,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>