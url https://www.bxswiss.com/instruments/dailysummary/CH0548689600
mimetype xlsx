--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba905aaa0fa74967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc36e0d0afe34fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2925bdcefe6c4681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ed776979af4fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1847539134843c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2925bdcefe6c4681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra767f059c25449c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ed776979af4fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>142,361</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>142,594</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>