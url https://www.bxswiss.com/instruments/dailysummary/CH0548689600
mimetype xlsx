--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc36e0d0afe34fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad33e66b72c4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ed776979af4fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf492e41d864d452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra767f059c25449c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ed776979af4fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62962a04e20d457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf492e41d864d452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Capital 15FiCAS Active Crypto ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0548689600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,438</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>141,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>142,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>