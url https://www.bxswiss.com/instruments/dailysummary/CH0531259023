--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc469ebbfa44a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3d859547a7413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36285925d8b7463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5048871e7f24c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41646c553c8439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36285925d8b7463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fac7233e3c84320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5048871e7f24c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>