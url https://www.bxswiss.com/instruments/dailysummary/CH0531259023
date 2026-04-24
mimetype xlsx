--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3d859547a7413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca69813a284eab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5048871e7f24c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fadeb8ab4704089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fac7233e3c84320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5048871e7f24c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9781e6ca5d6447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fadeb8ab4704089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>128,550</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>134,100</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>135,950</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,100</x:t>
-[...124 lines deleted...]
-          <x:t>136,200</x:t>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>135,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>135,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>138,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>