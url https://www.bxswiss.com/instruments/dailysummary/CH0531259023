--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeca69813a284eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc706524617d5491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fadeb8ab4704089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009a407a7b874597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9781e6ca5d6447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fadeb8ab4704089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667c1443fe684d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009a407a7b874597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,500</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>134,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>135,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,900</x:t>
+          <x:t>134,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,500</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>138,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>137,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>