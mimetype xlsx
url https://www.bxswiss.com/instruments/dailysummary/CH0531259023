--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc706524617d5491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43049fbf8e5472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009a407a7b874597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7ec61bbc7a412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667c1443fe684d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009a407a7b874597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f895799b98f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7ec61bbc7a412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>135,800</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>139,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,750</x:t>
-[...11 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,450</x:t>
-[...58 lines deleted...]
-          <x:t>140,350</x:t>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>147,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>