--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43049fbf8e5472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6a0fc2dd0d4ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7ec61bbc7a412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9413941e866946af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f895799b98f4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7ec61bbc7a412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6cc7285bd9480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9413941e866946af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>143,150</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>141,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,150</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>138,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>138,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>