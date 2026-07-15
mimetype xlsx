--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6a0fc2dd0d4ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069e9b74b44e41bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9413941e866946af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d55637bcda480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6cc7285bd9480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9413941e866946af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc352b34d2d4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d55637bcda480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>138,000</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,900</x:t>
-[...168 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,200</x:t>
-[...360 lines deleted...]
-          <x:t>128,850</x:t>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>