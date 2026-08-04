--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069e9b74b44e41bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ac2a973ded4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14d55637bcda480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3dc9d367f14e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc352b34d2d4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14d55637bcda480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1edd25fca7be4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3dc9d367f14e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>129,950</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,350</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>