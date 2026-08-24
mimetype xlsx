--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ac2a973ded4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd3d29b327448f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3dc9d367f14e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957b7a5c29c746ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1edd25fca7be4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3dc9d367f14e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7d484f6aed4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957b7a5c29c746ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,500</x:t>
-[...48 lines deleted...]
-          <x:t>136,300</x:t>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,150</x:t>
-[...43 lines deleted...]
-          <x:t>137,200</x:t>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,800</x:t>
-[...16 lines deleted...]
-          <x:t>137,100</x:t>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,950</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>138,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,650</x:t>
-[...26 lines deleted...]
-          <x:t>139,150</x:t>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,850</x:t>
-[...242 lines deleted...]
-          <x:t>136,150</x:t>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>