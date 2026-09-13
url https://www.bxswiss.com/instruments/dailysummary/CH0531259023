--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd3d29b327448f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19559262114c40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R957b7a5c29c746ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c28cff005474b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7d484f6aed4454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R957b7a5c29c746ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451e85de3e6242b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c28cff005474b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified USD IHD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0531259023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>140,400</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,200</x:t>
+          <x:t>141,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,250</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>