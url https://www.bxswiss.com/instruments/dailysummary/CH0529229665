--- v12 (2026-08-21)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16f7b583cb245a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1bdc0ea6ee42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ebcc757e8248b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052b37ed89df432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b6fc2c4ce64c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ebcc757e8248b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7113b358bd5147c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052b37ed89df432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,380</x:t>
-[...630 lines deleted...]
-          <x:t>161,660</x:t>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>