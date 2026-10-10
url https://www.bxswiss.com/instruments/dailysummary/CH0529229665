--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1bdc0ea6ee42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72a540a6d347e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R052b37ed89df432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc97cc4de0c54de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7113b358bd5147c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R052b37ed89df432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800aee56c8774c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc97cc4de0c54de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>162,870</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,580</x:t>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>158,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>156,470</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>