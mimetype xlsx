--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a72a540a6d347e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b385540c9c4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc97cc4de0c54de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d07eee2f4d24a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R800aee56c8774c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc97cc4de0c54de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf100feac1855460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d07eee2f4d24a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>162,330</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,210</x:t>
-[...625 lines deleted...]
-          <x:t>159,500</x:t>
+          <x:t>165,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>