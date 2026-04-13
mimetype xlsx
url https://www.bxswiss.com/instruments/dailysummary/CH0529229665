--- v5 (2026-03-24)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d86616f0ad9408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e1e112ba0445b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec36dd8955ac4a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155e7e5806774306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63cf8f6bb7314cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec36dd8955ac4a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e11315e2e104777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155e7e5806774306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>