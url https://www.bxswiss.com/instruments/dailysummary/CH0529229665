--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e1e112ba0445b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b994f8600c94564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R155e7e5806774306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc366cdcd63a7417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e11315e2e104777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R155e7e5806774306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4debb64c9f34d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc366cdcd63a7417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,910</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>145,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,330</x:t>
         </x:is>
       </x:c>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>