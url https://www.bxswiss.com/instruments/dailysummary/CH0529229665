--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b994f8600c94564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb618a3556b86484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc366cdcd63a7417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bcb276758743a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4debb64c9f34d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc366cdcd63a7417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6744a8585f5349bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bcb276758743a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>152,170</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,090</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>156,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>156,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>