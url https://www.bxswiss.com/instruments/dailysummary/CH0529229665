--- v8 (2026-05-24)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb618a3556b86484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46649cdc9cbd496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bcb276758743a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7dfa5348dc4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6744a8585f5349bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bcb276758743a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de041f799924c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7dfa5348dc4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>159,520</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,520</x:t>
-[...328 lines deleted...]
-          <x:t>162,930</x:t>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>