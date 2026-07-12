--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46649cdc9cbd496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fbacc9f0f2466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e7dfa5348dc4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b1f8ce4877d479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de041f799924c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e7dfa5348dc4c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04ed7f0d8224eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b1f8ce4877d479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,250</x:t>
-[...345 lines deleted...]
-          <x:t>161,920</x:t>
+          <x:t>159,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,210</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>163,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>