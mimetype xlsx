--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fbacc9f0f2466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbb2ab043ee4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b1f8ce4877d479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216eae7e76df4d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04ed7f0d8224eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b1f8ce4877d479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f73887552947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216eae7e76df4d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>161,920</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>160,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>161,640</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,140</x:t>
-[...345 lines deleted...]
-          <x:t>161,650</x:t>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,580</x:t>
-[...9 lines deleted...]
-          <x:t>162,210</x:t>
+          <x:t>160,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>