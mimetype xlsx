--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbb2ab043ee4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16f7b583cb245a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216eae7e76df4d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ebcc757e8248b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f73887552947fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216eae7e76df4d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b6fc2c4ce64c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ebcc757e8248b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Format - Aktien Schweiz mittlere &amp; kleinere Firmen AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0529229665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>161,650</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,980</x:t>
-[...603 lines deleted...]
-          <x:t>160,460</x:t>
+          <x:t>161,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>